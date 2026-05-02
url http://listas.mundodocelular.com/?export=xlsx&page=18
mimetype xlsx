--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -14,140 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 01:44</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 02/05/2026 02:36</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
-[...8 lines deleted...]
-    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+    <t>APPLE IMAC 2011/21.5” /15 2.5 / 500GB HDD SIL US</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 M1/ A2337 13”/ 3.2 256GB SWAP US</t>
-[...41 lines deleted...]
-    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR LIGHT GOLD 256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM8800  8 RAM /1TB 5G PLUS   5G 10" PULGADAS  C/CHIP PRETO</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>2,200.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB JP BRANCO</t>
+  </si>
+  <si>
+    <t>1,650.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,275.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  NATURAL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      4+128GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB ORANGE</t>
+  </si>
+  <si>
+    <t>1,800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e8d2c514ed20902df1f1ab195c486.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816e8012315391d2fe328840faf47bd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f89c5a673941f44fa5a27ec1e253.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be62c544f89e13b0675689a497db5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a2fa2392e2e31c75be17045eae25b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d2f5d1c240be27eaff362a0246cad.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798bb5bc641d4a6285db2d2647fc00.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a1a8ab4f5c9ef72693c7b2ae4502b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad901485c419cf1cfee2ecfd565b1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d613314fff33cf78b50711d74248f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190a8ad29f8c9d87e36b8ec92491c97.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffaa9bea61f55185cfdd0a7f08e7d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9f54b539f82dc35928577c0658d0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e987736e6fd598961148391b35ee55.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537604b26b619930c3c76840bbeba3e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31022ffd60c8fcd99044e4d225542f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdb334935a85b58a46fe4cef644d68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1a57ddb6d90679bde971627a74411.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c947d32ece901b95eb836b32386a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af57c3da1db5cb57049542a9f1b954.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b2b71235374b94a6d42666cddde1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be328fe95b707a0fbfacc669d1185dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d006efa448662deb82273c790ccb52d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e785da010f5fa2a366b090edeabe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993127107d463da25f777d049d37737.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e5f3910335d17703d667cd834d67.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6f06e96a6f9358024e601f0f17e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea15544d13c457d5a561bcac52745.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377fa6c4ae4ecee09858f99f60b503f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca6957300812fe6cc4768a3ddb34c8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5bceddf11ba7c9fc0e9d3e51cac37.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e0e21df49c28dfdc690f3ea2a480.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a47ac53d15a9d1e380ce8ef3469f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9636219057c3533b7d19a7d98796.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bcc06ba19d788ab635e59b82d1c2a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61625635aea80fb4f5896464f5cee265.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204031395c43193b5cb6d60927367f8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710356f00bffe4121577832e3133227b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a823b025f349263141f7fd18bb75.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2778572376b7bbb72b017e66f69379.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145510</v>
+        <v>146593</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145534</v>
+        <v>146616</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>195.0</v>
+        <v>224.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145541</v>
+        <v>146920</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>215.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145558</v>
+        <v>146937</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145572</v>
+        <v>146944</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>199.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145589</v>
+        <v>146951</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>440.0</v>
+        <v>899.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145664</v>
+        <v>147002</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>199.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145695</v>
+        <v>147422</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>625.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145855</v>
+        <v>147538</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>540.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145909</v>
+        <v>147545</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>219.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145916</v>
+        <v>147590</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>249.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145930</v>
+        <v>147606</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>757.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145947</v>
+        <v>147668</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="3">
-        <v>785.0</v>
+      <c r="F14" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145985</v>
+        <v>147682</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3">
-        <v>370.0</v>
+      <c r="F15" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146050</v>
+        <v>147729</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>370.0</v>
+      <c r="F16" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146067</v>
+        <v>147835</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146074</v>
+        <v>147842</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>360.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146081</v>
+        <v>147873</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>375.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146142</v>
+        <v>147880</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>580.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146159</v>
+        <v>147897</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3">
-        <v>460.0</v>
+      <c r="F21" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>