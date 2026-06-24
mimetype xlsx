--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,173 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 02:36</t>
-[...5 lines deleted...]
-    <t>COMPUTADOR</t>
+    <t>Lista gerada no: 24/06/2026 13:42</t>
+  </si>
+  <si>
+    <t>IPHONE 16 A3287 128 GB MYAP3LL/A - BLACK</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2011/21.5” /15 2.5 / 500GB HDD SIL US</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...23 lines deleted...]
-    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEUO4 ROSE GOLD S/M</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE L21 BLT EARPHONE  PINK</t>
-[...5 lines deleted...]
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
   </si>
   <si>
     <t>FONE</t>
-  </si>
-[...40 lines deleted...]
-    <t>1,800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b2b71235374b94a6d42666cddde1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be328fe95b707a0fbfacc669d1185dc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d006efa448662deb82273c790ccb52d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170e785da010f5fa2a366b090edeabe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993127107d463da25f777d049d37737.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3e5f3910335d17703d667cd834d67.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c6f06e96a6f9358024e601f0f17e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea15544d13c457d5a561bcac52745.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377fa6c4ae4ecee09858f99f60b503f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca6957300812fe6cc4768a3ddb34c8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5bceddf11ba7c9fc0e9d3e51cac37.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e0e21df49c28dfdc690f3ea2a480.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a47ac53d15a9d1e380ce8ef3469f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9636219057c3533b7d19a7d98796.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bcc06ba19d788ab635e59b82d1c2a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61625635aea80fb4f5896464f5cee265.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204031395c43193b5cb6d60927367f8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710356f00bffe4121577832e3133227b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a823b025f349263141f7fd18bb75.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2778572376b7bbb72b017e66f69379.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c1910788ed34b34121d05f79da4d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791f14a44e2cd542c87f41dad44e01b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd2824a2e2947637b92d694fb94aa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90170aa92b8a4c4f608cda9749fdf77.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5193273a6668e4485b53487064eca9a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776f0e7939dfa13b68585f78716492b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564807f870eacddc088443ada4c1a97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f272ed41f9ebfb00c8033ba04a1937a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b7d5c26da0e4e8837af985164b68.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9bc3ad46ccea5cbbbb20bccba91f7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3565d5a7d9c14426f3e54889e75ffe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419605119bfa40fc42f49bee8e524d5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519c8ff42011019b815d33defafd64.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a4726f697dd7e2de0bdadc8b3254.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75941a912795d18883424bbe144721f1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef14400801d4dc047b6296ebab2dd8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c75f49caac6f63da95339283155da.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d04f527cea6e5f702c53018694927.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e2857e76ebd466c5eb5f39879da0f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb71493baa25fcae104f209f5bf668.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146593</v>
+        <v>149488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146616</v>
+        <v>149761</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>224.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146920</v>
+        <v>149914</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>43.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146937</v>
+        <v>150125</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>43.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146944</v>
+        <v>150262</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>42.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146951</v>
+        <v>150279</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>899.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147002</v>
+        <v>150293</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>93.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147422</v>
+        <v>150422</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>28.0</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147538</v>
+        <v>150439</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147545</v>
+        <v>150477</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147590</v>
+        <v>150507</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>15.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147606</v>
+        <v>150514</v>
       </c>
       <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
         <v>25</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>16.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147668</v>
+        <v>150521</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>25</v>
+      </c>
+      <c r="F14" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147682</v>
+        <v>150538</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>25</v>
+      </c>
+      <c r="F15" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147729</v>
+        <v>150545</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>25</v>
+      </c>
+      <c r="F16" s="3">
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147835</v>
+        <v>150576</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>670.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147842</v>
+        <v>150583</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>690.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147873</v>
+        <v>150606</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>112.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147880</v>
+        <v>150613</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>112.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147897</v>
+        <v>150644</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>25</v>
+      </c>
+      <c r="F21" s="3">
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>