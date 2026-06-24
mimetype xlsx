--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 13:42</t>
+    <t>Lista gerada no: 24/06/2026 14:54</t>
   </si>
   <si>
     <t>IPHONE 16 A3287 128 GB MYAP3LL/A - BLACK</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
   </si>
   <si>
     <t>DISPLAY</t>
   </si>
   <si>
     <t>LCD</t>
   </si>
   <si>
     <t>LG G365 4G LTE  DUAL SIM PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
@@ -194,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0c1910788ed34b34121d05f79da4d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791f14a44e2cd542c87f41dad44e01b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccd2824a2e2947637b92d694fb94aa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90170aa92b8a4c4f608cda9749fdf77.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5193273a6668e4485b53487064eca9a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776f0e7939dfa13b68585f78716492b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564807f870eacddc088443ada4c1a97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f272ed41f9ebfb00c8033ba04a1937a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b7d5c26da0e4e8837af985164b68.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9bc3ad46ccea5cbbbb20bccba91f7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3565d5a7d9c14426f3e54889e75ffe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419605119bfa40fc42f49bee8e524d5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be519c8ff42011019b815d33defafd64.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a4726f697dd7e2de0bdadc8b3254.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75941a912795d18883424bbe144721f1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef14400801d4dc047b6296ebab2dd8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c75f49caac6f63da95339283155da.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d04f527cea6e5f702c53018694927.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e2857e76ebd466c5eb5f39879da0f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb71493baa25fcae104f209f5bf668.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64202f46ab2f0033e004c02d730721a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c714accf6a05f360d1403a59d25896.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee0bf1e1c6eab8d0547758ea6add4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c852c3331b85aec2f2d5cfacbf31b0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b133c40853e647a2e00c1975d0b7e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe99c4478af1e6fe0bc3523d47babb2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4c8b4c83a9b63a6eb9e52e84705a8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734c3c1648d68ff9faf3513c1e87c9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e93bee4038959949e1e3e78d1087.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54174d182a18f71570443dd733fce8ef.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c037337f73f0460b60de1480142859.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748269965a74cb4db5fc953d1b07871.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201a7360234242fc89f432f5af642f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a534e551f18f6869f756488db805.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116139dfdea530bab31471e5a768303.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8185519e177dbfef0cfc75449eecdf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a907c95bf031948a3b38944d33dce.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8dcde95542e053067ce3d00f273e2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16647f62a6ba9a009a75c46754e2c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ab88fc1d82bcf60b14f63e5fe85b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>