--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,164 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 14:54</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 A3287 128 GB MYAP3LL/A - BLACK</t>
+    <t>Lista gerada no: 24/08/2026 10:36</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 256GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 256GB VERMELHO   GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...23 lines deleted...]
-    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BLACK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>TECNO SPARK GO 1 KL4 3/64 BLACK</t>
+  </si>
+  <si>
+    <t>SPARK</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,410.00</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
-[...53 lines deleted...]
-    <t>FONE</t>
+    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64202f46ab2f0033e004c02d730721a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c714accf6a05f360d1403a59d25896.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ee0bf1e1c6eab8d0547758ea6add4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c852c3331b85aec2f2d5cfacbf31b0e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b133c40853e647a2e00c1975d0b7e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe99c4478af1e6fe0bc3523d47babb2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4c8b4c83a9b63a6eb9e52e84705a8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734c3c1648d68ff9faf3513c1e87c9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87e93bee4038959949e1e3e78d1087.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54174d182a18f71570443dd733fce8ef.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c037337f73f0460b60de1480142859.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748269965a74cb4db5fc953d1b07871.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201a7360234242fc89f432f5af642f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9a534e551f18f6869f756488db805.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116139dfdea530bab31471e5a768303.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8185519e177dbfef0cfc75449eecdf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a907c95bf031948a3b38944d33dce.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8dcde95542e053067ce3d00f273e2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16647f62a6ba9a009a75c46754e2c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ab88fc1d82bcf60b14f63e5fe85b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb30d44c9638608b6d355f449cd77ec.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba232cc3bb980ba84f5665702013f5b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bd6f344a793235439f83e67e04d9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9c5146dfbe8b81241dce1aa429190.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1c1460219d470c9ff18f88aae540a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae4c8a017e0c839963ed5f12007516.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a884c87057e3aaf5c1f44f2504e16.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba96eed0f5b35a7a4b1203775db25e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5028be50d5c319ce6c843cdbc7336fc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256b288cbd470963ea307d46ce48eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f96fbd944eae9c859c3606af641a3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8d26da7fb853e96c633f404417412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab30ae8fa2e44b686868f7a32f94b3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcedf11de54c8587661b819d417c8b4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4eb68f8644932cf6bc4f165ef1e5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3919bd2923b8b1ab0351fd95cb09ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af640772339cd850b0782340c53fa9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da17b1fb58745a3dbd0406fb02011e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afaaef309b87994c23c6a6c6dd4491.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bce8ae4bb4bb84fbaa401c04645dd.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>149488</v>
+        <v>151092</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>685.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>149761</v>
+        <v>151108</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>56.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>149914</v>
+        <v>151122</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>25.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150125</v>
+        <v>151139</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>348.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150262</v>
+        <v>151153</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>355.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150279</v>
+        <v>151191</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>355.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150293</v>
+        <v>151207</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>179.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150422</v>
+        <v>151238</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>22</v>
+      <c r="F9" s="3">
+        <v>460.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150439</v>
+        <v>151245</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3" t="s">
-        <v>22</v>
+      <c r="F10" s="3">
+        <v>460.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150477</v>
+        <v>151252</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>35.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150507</v>
+        <v>151474</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150514</v>
+        <v>151535</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>35.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150521</v>
+        <v>151573</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150538</v>
+        <v>151740</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150545</v>
+        <v>151757</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150576</v>
+        <v>151764</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>19.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150583</v>
+        <v>151771</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>31.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150606</v>
+        <v>151801</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>9.99</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150613</v>
+        <v>151818</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>9.99</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150644</v>
+        <v>151832</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>178.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>