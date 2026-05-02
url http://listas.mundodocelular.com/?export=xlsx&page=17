--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -14,140 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:08</t>
-[...2 lines deleted...]
-    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+    <t>Lista gerada no: 02/05/2026 03:32</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2021 M1 PRO A2442 14 3.2 512GB SWAP 14G</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB MTP43HN/A A3092 AZUL</t>
+    <t>MACBOOK PRO 2021/ M1 PRO A2442 14”/ 3.2 512GB/ SWAP US 8C</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB DEEP  BLUE</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
-[...50 lines deleted...]
-    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96ced138ae48d62342264ee687650e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf86221f1fd1fd79be169fb868ea95.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a91fc5ec7ca6bb57669bef40b8914.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a83b218c8c8d08d8514f9a76e90fc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba1e34e77512ae4365832d7801d7d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197beb3d13ba72e79329ad92cc812b03.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6ecc9c8fc5477280e8ba5bcb9cc3b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3ce2db2f6dce101c6a26081945373.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46472e49f3754dbb5e09cf761a079cbf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a33aa82f8ecd1f9130a8cf8f9902b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc30d525b67bd47d6400840953d043.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d9dd1d4a863fc11cfe45c09bd747.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa262349b145fc2d135ae62c31904bbc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4cd9f229257f936f1132378304c66.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f70c702eb0295fcc8159184b0cbe63.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a74c99b44922239670749fc53f891.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe2bf3aa8aa5edaf543c73a28cee2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0add74cbd9ddc957affd36e504df31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c322038a0c0f4986c162aea7e1b6156.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51439562c9182e5d3c637e21ffa1ff0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7877353e8b78883b55a0e4567508.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721e684454f526dc2ed8e3b2709700.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4e41625dac4ede3d4ca72c7e87216.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f038720e3888041da597f6a0d02e0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbfd8771d3d37996c870f15879447.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0d68fe4dea7006d843566c384678.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaef114d3d6b77ec5cb4d46e338745.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27eb2e986cd055c676b60908f8572e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821195219e08f79f67d63f9062f49341.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864eb55eab88441eec0ceb14472a621.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858db497acd8b9178c890b779e25e0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eea2b84ee7ed91baaae6499edde8a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f25423f52669c46b43203c9afdf6e6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a3889941f3da4c00ba25aaf9d1ad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d558cd9e209e47ad1e328004132ef.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3424fe256ca9ba3964024e997fdc21.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d97492f9b958ce220585729d65e68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcae7b1928a7c624d3f4f5ef555f77.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43d325007adaf4b1b14d4ebf77067.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca96a5a0cb221375f88ebe200a4643.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145152</v>
+        <v>146203</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>219.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145169</v>
+        <v>146210</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>611.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145312</v>
+        <v>146234</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>309.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145329</v>
+        <v>146258</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>340.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145336</v>
+        <v>146272</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>360.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145343</v>
+        <v>146296</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3">
-        <v>352.0</v>
+      <c r="F7" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145350</v>
+        <v>146302</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>305.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145367</v>
+        <v>146319</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>340.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145374</v>
+        <v>146326</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>360.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145381</v>
+        <v>146357</v>
       </c>
       <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
         <v>19</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>329.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145398</v>
+        <v>146401</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>345.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145404</v>
+        <v>146456</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>360.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145411</v>
+        <v>146463</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>375.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145428</v>
+        <v>146470</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>370.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145435</v>
+        <v>146494</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>395.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145442</v>
+        <v>146500</v>
       </c>
       <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
         <v>25</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>375.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145459</v>
+        <v>146517</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>380.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145473</v>
+        <v>146524</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>399.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145480</v>
+        <v>146555</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>390.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145503</v>
+        <v>146562</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>399.0</v>
+        <v>344.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>