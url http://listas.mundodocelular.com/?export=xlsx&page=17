--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,152 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 03:32</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 256 PRETO</t>
+    <t>Lista gerada no: 24/06/2026 15:13</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 17 256 AZUL</t>
-[...41 lines deleted...]
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,110.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
-[...20 lines deleted...]
-    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
+    <t>IPHONE 17 PRO MAX 512GB SILVER</t>
+  </si>
+  <si>
+    <t>1,530.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
+  </si>
+  <si>
+    <t>1,735.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X7 PRO 5G 8/256GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A07 A075F 4/128GB  DUAL CHIP 4G VERDE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB SWAP GRADO A NATURAL C/CHIP</t>
+  </si>
+  <si>
+    <t>DEPILADOR  ELELETRICO VGR V-733 6 EM 1 LADY CARE RECARREGAVEL USB ROSE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,070.00</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X7 PRO 5G 8/256GB BLACK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde7877353e8b78883b55a0e4567508.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64721e684454f526dc2ed8e3b2709700.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4e41625dac4ede3d4ca72c7e87216.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f038720e3888041da597f6a0d02e0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbfd8771d3d37996c870f15879447.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d0d68fe4dea7006d843566c384678.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaef114d3d6b77ec5cb4d46e338745.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27eb2e986cd055c676b60908f8572e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821195219e08f79f67d63f9062f49341.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864eb55eab88441eec0ceb14472a621.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e858db497acd8b9178c890b779e25e0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eea2b84ee7ed91baaae6499edde8a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f25423f52669c46b43203c9afdf6e6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a3889941f3da4c00ba25aaf9d1ad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d558cd9e209e47ad1e328004132ef.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3424fe256ca9ba3964024e997fdc21.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d97492f9b958ce220585729d65e68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcae7b1928a7c624d3f4f5ef555f77.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43d325007adaf4b1b14d4ebf77067.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca96a5a0cb221375f88ebe200a4643.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496af0511cee990e7ff4c5635bff8d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67adddb67138a75cf9ddde71d65f7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e404c1d8439d774d8265b4c3ebf7f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5664490205247d37f4728f70f50e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f811a600b1d779b36fa159b8e9094.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5a83177a9b78b9b5732d91854b55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc7007c83d1d2f20e84ab066d66baa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a153f76d71bacd32f58da6de2c0552.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96338b5c882df97f1f3ce6f33fe078.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae62b9684ee92f782f00ab7d7c7f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763c7165697d156ae2403f5a912b9eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb35a5671c87c85ee02d29ffb6826a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5902136d68a7dbf2113c93d4b6b29.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c891f152d1227c60f1279041f3dbe6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a305a49f08daba2fa4034eeb7dd8a20.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065109d71d96e06de439628ea8a483.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e835ff941a5ce7f6ccb435ccf529.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a520c43078dc70e99ddf4db20dc72.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4148c961a061acfb2e42988a97595.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ddea84e794b98a2450aaea7ca79ea.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146203</v>
+        <v>147668</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>810.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146210</v>
+        <v>147729</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3">
-        <v>805.0</v>
+      <c r="F3" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146234</v>
+        <v>147842</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>37.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146258</v>
+        <v>147859</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3">
-        <v>790.0</v>
+      <c r="F5" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146272</v>
+        <v>147903</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="3">
-        <v>780.0</v>
+      <c r="F6" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146296</v>
+        <v>148085</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3" t="s">
-        <v>17</v>
+      <c r="F7" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146302</v>
+        <v>148092</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>570.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146319</v>
+        <v>148252</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>590.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146326</v>
+        <v>148306</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>550.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146357</v>
+        <v>148313</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>665.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146401</v>
+        <v>148368</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>240.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146456</v>
+        <v>148481</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>660.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146463</v>
+        <v>148771</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>620.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146470</v>
+        <v>148788</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>640.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146494</v>
+        <v>148856</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>680.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146500</v>
+        <v>148863</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="3">
-        <v>680.0</v>
+      <c r="F17" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146517</v>
+        <v>148924</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>655.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146524</v>
+        <v>148979</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>655.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146555</v>
+        <v>149143</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="3">
-        <v>680.0</v>
+      <c r="F20" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146562</v>
+        <v>149358</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>344.0</v>
+        <v>318.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>