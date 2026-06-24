--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 15:13</t>
+    <t>Lista gerada no: 24/06/2026 16:08</t>
   </si>
   <si>
     <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>2,020.00</t>
   </si>
   <si>
     <t>IPHONE 17 PRO 256GB BRANCO</t>
   </si>
   <si>
     <t>1,110.00</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
@@ -209,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496af0511cee990e7ff4c5635bff8d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67adddb67138a75cf9ddde71d65f7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e404c1d8439d774d8265b4c3ebf7f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5664490205247d37f4728f70f50e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f811a600b1d779b36fa159b8e9094.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5a83177a9b78b9b5732d91854b55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc7007c83d1d2f20e84ab066d66baa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a153f76d71bacd32f58da6de2c0552.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96338b5c882df97f1f3ce6f33fe078.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eae62b9684ee92f782f00ab7d7c7f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763c7165697d156ae2403f5a912b9eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb35a5671c87c85ee02d29ffb6826a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5902136d68a7dbf2113c93d4b6b29.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c891f152d1227c60f1279041f3dbe6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a305a49f08daba2fa4034eeb7dd8a20.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065109d71d96e06de439628ea8a483.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e835ff941a5ce7f6ccb435ccf529.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a520c43078dc70e99ddf4db20dc72.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4148c961a061acfb2e42988a97595.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ddea84e794b98a2450aaea7ca79ea.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662eededd8253db6b61a06381be817b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3567d707ad6ac4274fec25624c8c16.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98639479d3fd93c6523ba0e8b4c4567.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8dfd18bc7500630a06db51110b2a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b606fb84fdca377020d771f2b6a0a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b18f4c28ee3dfe5272824296ef29.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f2a1f19e863b1e31cdf7c0c67cb7a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f65f835b52c26ea948db6b965f731.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf36b5ba5feda96ebe6fb1e3ddac8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81307d399aae4824779d7f4bf629c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2ab8afa3d2af8750361fd84fde52.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56fd691304174401ef806150e4fa63.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9ae0d072627d4fe8707672826f7a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c35f8dea16e3716d831930011326.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09e210f37540345835142602588ea.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645b8cc20fb1aed7b3702b5b35fb4b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772238c8d37ec75155ac4e2530717b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131bf78b14b50695624f822217a595e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744983d92e5e0a2eb5b5164bbee948.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb69a40b0a83ea2cf40d0b1f09a4bb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>