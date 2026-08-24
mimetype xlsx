--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,179 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 16:08</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+    <t>Lista gerada no: 24/08/2026 10:25</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...98 lines deleted...]
-    <t>XIAOMI POCO X7 PRO 5G 8/256GB BLACK</t>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB  DESERT  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662eededd8253db6b61a06381be817b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3567d707ad6ac4274fec25624c8c16.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98639479d3fd93c6523ba0e8b4c4567.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8dfd18bc7500630a06db51110b2a7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b606fb84fdca377020d771f2b6a0a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0b18f4c28ee3dfe5272824296ef29.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f2a1f19e863b1e31cdf7c0c67cb7a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f65f835b52c26ea948db6b965f731.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bf36b5ba5feda96ebe6fb1e3ddac8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81307d399aae4824779d7f4bf629c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f2ab8afa3d2af8750361fd84fde52.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56fd691304174401ef806150e4fa63.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9ae0d072627d4fe8707672826f7a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c35f8dea16e3716d831930011326.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09e210f37540345835142602588ea.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645b8cc20fb1aed7b3702b5b35fb4b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772238c8d37ec75155ac4e2530717b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131bf78b14b50695624f822217a595e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744983d92e5e0a2eb5b5164bbee948.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb69a40b0a83ea2cf40d0b1f09a4bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c25d6573dd52fccc6ebd72d3fdac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49842580cd0e03cc45eb4f4aa674ddbf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99a5105df2dd0449534ba1e31b5d91.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6db8812e50f0d32021280eefc3e5f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6954651c141c40f8d57e6a802f5d0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81afdc9520e8b993441265e8fb716d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a07e6fa46bc3acaef8f41f7e900e2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f26b96823d2de1df16edf7eed0cdd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e1b238fd3e7d6e0bf02c65b727210.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0907c704396cdbeb3eb06bfdd19aa24.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5b25db33d89e6fb201554ca8d7fd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c9226af705940bd5dcbe3929c95f6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c01d829e58e45f5ed2f7bb7db1b90a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded4eedbf47a51409691b0eefbad603.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb7de13a2e6ee2df44c39e1114994.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340953e1c295c2507cce71fb36dc190.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3246e16c41c1880f67e5e1545dfe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1ceb9825196cf172a28abcd56c2a3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313b77bdb5a1d57884095ab3b5d268.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c0a43770fd980fc5dcc70b2522330.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147668</v>
+        <v>150743</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>560.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147729</v>
+        <v>150750</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3" t="s">
-        <v>12</v>
+      <c r="F3" s="3">
+        <v>610.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>147842</v>
+        <v>150774</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>690.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147859</v>
+        <v>150781</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3" t="s">
-        <v>16</v>
+      <c r="F5" s="3">
+        <v>610.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147903</v>
+        <v>150798</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="3" t="s">
-        <v>18</v>
+      <c r="F6" s="3">
+        <v>685.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148085</v>
+        <v>150811</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>670.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148092</v>
+        <v>150835</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>670.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148252</v>
+        <v>150859</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>318.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>148306</v>
+        <v>150866</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>290.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>148313</v>
+        <v>150880</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>290.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148368</v>
+        <v>150903</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>510.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148481</v>
+        <v>150910</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>105.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148771</v>
+        <v>150927</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>820.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148788</v>
+        <v>150934</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>32.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>148856</v>
+        <v>150941</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>170.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>148863</v>
+        <v>150972</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="3" t="s">
-        <v>35</v>
+      <c r="F17" s="3">
+        <v>385.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>148924</v>
+        <v>150989</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>945.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>148979</v>
+        <v>151023</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>30.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149143</v>
+        <v>151030</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="3" t="s">
-        <v>41</v>
+      <c r="F20" s="3">
+        <v>330.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149358</v>
+        <v>151054</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>318.0</v>
+        <v>340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>