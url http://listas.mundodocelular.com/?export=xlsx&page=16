--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -1,159 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:08</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+    <t>Lista gerada no: 02/05/2026 03:24</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 512GB SWAP US</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
-[...20 lines deleted...]
-    <t>APPLE IMAC 2019  27" I9 3.6 /3TB FUSION 16GB/ 5K RETINA US SWAP</t>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 / I7 A1466 13”/2.2 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019/27" I9 3.6 / 512GB SSD 5K RETINA US SWAP</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+    <t>MACBOOK AIR 2020 M1/ A2337 13”/ 3.2 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2022 M2 A2686 13” 3.49 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD US SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/ A1708 13” / 2.3 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2018 I7 A1990 15” 2.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I9/ A1990 15/ 2.3 1TB SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I9 A1990 15”/ 2.3 /512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I9 A2141 16”/2.3 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 12 PRO 128GB  GRADE B BRANCO SWAP</t>
-[...26 lines deleted...]
-    <t>IPHONE 15 PRO 512GB GRADO B AZUL SWAP</t>
+    <t>1,465.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,600.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736de5a7bfcfc7041b9862fbfc0fc747.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336bc1c688d93dd50355659b873c91d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a9a67b291a73eb73c25f013fc9314.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ec5f14a3a2c27d42421067a3d9c27.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8feefe0358fdd3ebc4ceef43691dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b83994a639a0e2104f4ab79c77288.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971d68759dd74b4ae8a85836dd1dce3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c8a7b57931be5d32298491e2c0b04.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adb49cbbd730390cfc4a67bbab9fd7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714fa2a82d320f2c5d0dae8ab606584.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a590ca1e1bca17b42f10764a911c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a043399d786c3ce212cbeec343f9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb22b776247e7b2d7cad3914c37eb68.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfcbe36001a3dac421f2c31489631a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f894f04566c19e854a9483c0484eb3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab3e7d0f482643056137f3851f750c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe836a8dfa0356bbc72a432e8bcfb9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e801e857a02d84c1cb50085190005.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76231a8bd9fb22954379a6b4c420e8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb2ade5eec44ab129254706e607c0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192aaaa269d16f37bbc377cb56c4996.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c701096a4ab4221a4408a186f3a71d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261de49fcd51957117ea3f67ab62196.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cffbc5c34d2a72d71fa1c9cb91dae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1eb572cb1373e208b81494d13730c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f093e0f3a5aefa6b9abdc4746f20eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe0aed52d3b59feca2ad8100247d2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a167d76058738bb88fd3f7056006086.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ba5197723785f6fd5e38f1facd92.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4edba2e0a700265a7b419f6d99c788.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b4893623d15d9b85a5b3ffc9356d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feecab77bf193af7e12c0f380dbbc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ff286ab4718981945a861d5dd11f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce2cb64d1655137a86b52311b68cde.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4654bc23f183de9ee8766753a171dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8f30d1aa02a175d7368f4c2a3221.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13061af0bed55ac52f16ce9986896ec.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e8aa3f9a271a8683cb241fb7a905.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cb02aeead0f898443ee9831da2e96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a090dfa4b4c81685f2de059730a1db.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144636</v>
+        <v>145480</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>560.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144643</v>
+        <v>145503</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>620.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144667</v>
+        <v>145510</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>570.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144674</v>
+        <v>145534</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>660.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144681</v>
+        <v>145541</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>620.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144698</v>
+        <v>145558</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>660.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144711</v>
+        <v>145572</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>790.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144766</v>
+        <v>145589</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>710.0</v>
+        <v>429.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144797</v>
+        <v>145855</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>690.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144827</v>
+        <v>145879</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>460.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144858</v>
+        <v>145909</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>269.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144865</v>
+        <v>145916</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>387.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144872</v>
+        <v>145985</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>345.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144896</v>
+        <v>146067</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>345.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144919</v>
+        <v>146074</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>425.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144933</v>
+        <v>146081</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>460.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144995</v>
+        <v>146142</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>560.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145008</v>
+        <v>146159</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>560.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145039</v>
+        <v>146180</v>
       </c>
       <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>29</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>580.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145046</v>
+        <v>146197</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3">
-        <v>580.0</v>
+      <c r="F21" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>