--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,149 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 03:24</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 24/06/2026 15:28</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
-[...14 lines deleted...]
-    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 M1/ A2337 13”/ 3.2 256GB SWAP US</t>
-[...44 lines deleted...]
-    <t>1,600.00</t>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEQT4 JET BLACK S/M</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192aaaa269d16f37bbc377cb56c4996.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c701096a4ab4221a4408a186f3a71d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261de49fcd51957117ea3f67ab62196.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cffbc5c34d2a72d71fa1c9cb91dae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1eb572cb1373e208b81494d13730c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f093e0f3a5aefa6b9abdc4746f20eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffe0aed52d3b59feca2ad8100247d2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a167d76058738bb88fd3f7056006086.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2ba5197723785f6fd5e38f1facd92.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4edba2e0a700265a7b419f6d99c788.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b4893623d15d9b85a5b3ffc9356d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feecab77bf193af7e12c0f380dbbc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ff286ab4718981945a861d5dd11f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce2cb64d1655137a86b52311b68cde.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4654bc23f183de9ee8766753a171dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de8f30d1aa02a175d7368f4c2a3221.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13061af0bed55ac52f16ce9986896ec.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e8aa3f9a271a8683cb241fb7a905.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cb02aeead0f898443ee9831da2e96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a090dfa4b4c81685f2de059730a1db.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42f161c30e9f2c5ca4c4615bcfcbd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b328d669511e38da49ebb7dfda6e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9394baf95fd678419ba8e6ea8af3f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12989d9b03001667183f00e1d37bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3716cab3a0fa270e0e541411fdc3bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ef928684e977b46fde8bf597581a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c934543831227a96a4e3010fb434.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a88956169536d71f054c2be034de23.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb383ba47405e38d2e18ec90818e6b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4c2dabea3953b524e9c739a24ef0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89f7e031f63fe0f43498ee578026ea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8623f5dae7cf789698274c8c50f0c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc085fe2ca4f74a36de5afd13ecc2e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1de8a92dad1863ca2b3f8e8993d74.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245396d564857d697fbfb91a35efcd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c3cad0e28ed38877f818fc9ed7a38.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94dcd993bb786cb7ff827354b99274.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f90ea1ecc8e8e614221a7ba510a8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d137d3503f825cfcf9f73f13694cd4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227d8f4cbfb8218afe45ebaa9387e1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145480</v>
+        <v>146326</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>390.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145503</v>
+        <v>146357</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>378.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145510</v>
+        <v>146401</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>399.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145534</v>
+        <v>146456</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>188.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145541</v>
+        <v>146463</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>205.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145558</v>
+        <v>146470</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>188.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145572</v>
+        <v>146500</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>188.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145589</v>
+        <v>146517</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>429.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145855</v>
+        <v>146524</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>540.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145879</v>
+        <v>146555</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>620.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145909</v>
+        <v>146593</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>219.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145916</v>
+        <v>146869</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>249.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145985</v>
+        <v>146920</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>370.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146067</v>
+        <v>146937</v>
       </c>
       <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" t="s">
         <v>23</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146074</v>
+        <v>146944</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F16" s="3">
-        <v>360.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146081</v>
+        <v>147286</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>375.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146142</v>
+        <v>147422</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>580.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146159</v>
+        <v>147545</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>460.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146180</v>
+        <v>147590</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F20" s="3" t="s">
         <v>30</v>
+      </c>
+      <c r="F20" s="3">
+        <v>15.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146197</v>
+        <v>147606</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>30</v>
+      </c>
+      <c r="F21" s="3">
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>