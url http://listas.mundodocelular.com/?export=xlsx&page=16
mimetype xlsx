--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -34,132 +34,132 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 15:28</t>
-[...5 lines deleted...]
-    <t>COMPUTADOR</t>
+    <t>Lista gerada no: 24/08/2026 10:30</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
-[...68 lines deleted...]
-    <t>FONE</t>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42f161c30e9f2c5ca4c4615bcfcbd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b328d669511e38da49ebb7dfda6e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9394baf95fd678419ba8e6ea8af3f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12989d9b03001667183f00e1d37bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3716cab3a0fa270e0e541411fdc3bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5ef928684e977b46fde8bf597581a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c934543831227a96a4e3010fb434.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a88956169536d71f054c2be034de23.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb383ba47405e38d2e18ec90818e6b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4c2dabea3953b524e9c739a24ef0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89f7e031f63fe0f43498ee578026ea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8623f5dae7cf789698274c8c50f0c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc085fe2ca4f74a36de5afd13ecc2e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1de8a92dad1863ca2b3f8e8993d74.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245396d564857d697fbfb91a35efcd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c3cad0e28ed38877f818fc9ed7a38.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94dcd993bb786cb7ff827354b99274.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f90ea1ecc8e8e614221a7ba510a8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d137d3503f825cfcf9f73f13694cd4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1227d8f4cbfb8218afe45ebaa9387e1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911098520d1e407ec12b1d584257698.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79f79fd0d7c78a45550c44338df190.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea60583d3fc2189d3dee1a810414f2c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff3d24dc00fdff5cbe00775be05509.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f43f8a58d5554d7fd9cbf09defc742.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dac5f88b04c6d12d5487e5f91673c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d61f4c98d114dc40001cf0afa73e7b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751361f17047c26b4a43c79e468e35ae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b28d69754c275ede0d537126e97c3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be5e533eb325ddcf4478026775107.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d6966a88f98bd95a35830cb517dec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734f44286b1cb2bf850e76dfdc5724a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f29d594c8e678a2047700fdbe60c58.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b042a5fc5d860082b52f26217015b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9386c1640df9133a640642b123c1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389cca21a7e2070f5bc7eb76a1068c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecad14b2747f5664d8d1c4ba1a2944.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095cbaaf5662e7ac6729e71691f0979.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed47ca0dc2896c597eb857d457f39f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603fe6cdcbfb7800d0a65ab0e02456.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146326</v>
+        <v>150262</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>550.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146357</v>
+        <v>150279</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>665.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146401</v>
+        <v>150293</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>240.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146456</v>
+        <v>150477</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>660.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146463</v>
+        <v>150507</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>620.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146470</v>
+        <v>150514</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>640.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146500</v>
+        <v>150521</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>680.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146517</v>
+        <v>150545</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>655.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146524</v>
+        <v>150552</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>655.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146555</v>
+        <v>150576</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>680.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146593</v>
+        <v>150606</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>380.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146869</v>
+        <v>150613</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>345.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146920</v>
+        <v>150644</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146937</v>
+        <v>150651</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146944</v>
+        <v>150682</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>42.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147286</v>
+        <v>150699</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>22.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147422</v>
+        <v>150705</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>28.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147545</v>
+        <v>150712</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>9.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147590</v>
+        <v>150729</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>15.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147606</v>
+        <v>150736</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>560.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>