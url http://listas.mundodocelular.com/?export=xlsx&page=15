--- v0 (2026-05-02)
+++ v1 (2026-05-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 02:34</t>
+    <t>Lista gerada no: 02/05/2026 03:27</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 512GB GRADO B PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 512GB GRADO B AZUL SWAP</t>
   </si>
   <si>
     <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>IPHONE 17 PRO MAX 256GB DEEP BLUE</t>
   </si>
   <si>
     <t>1,450.00</t>
   </si>
@@ -173,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc147cc2cc19cc3b09271f0c57b36d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93afd38a2cc268cce858df734cc63fe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463406be47a1aa193d3f153edc14fb4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a70600bf929ad427f98b8fd7d9a283.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f55714e4ba2bcb1e223d0e8395289.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd2fe04a6bad89d796220da378387.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2803dec31c44f244e7847e66939ba0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3422464b3b508164895e6650eb4e3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bf18cac2d5670b2f584ace62d0a31.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95704df179b6860b50538fcaa5e13d6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5752b0af7552a5857e9eefc7dad4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0f41195f3263ebcb0f96fe3115eae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74e5f023783ddb593ccd0e0bc83249.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062e0a80c891293639bc0131c62c711.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd90ae3c4d8a202d3b93932b43458.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d7882af31b9904bc009e93c9b0e97.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53bcf2f691c7b1b88a404d7a41a61c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674bca359de3e93e89e8aa139ba9a0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603a686d4a5d72bfee0a6d7ad56eeb4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca95df9231ca52b8b23c688b14e59b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd5d345c5e0c3945a656053806cd28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd09c44c26582c8e2ded75ed4cdb4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ba2fc9bd9dc667000fa1865f5d63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ac3e5c236a2dd830b280d0e02efb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad8256c277c1768399e973ac75198.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966913e615b15b47d46c8053e85937e9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750457898c354a590f21cd1e3169b5a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead6874674465d91e455fc1897d92a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f783d49ff65cc5e5acbbf6086d7aa8b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3dd36d1bd04e00f61560cb1799d24.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec62752afab0f9a8c6d6da4cec933aa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34366b8d2515cb624e9330eb4fb879.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ceb3644012921895a9aa246372a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e674a633b87279c041464fb4f65ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc111f58364c1fe769cf1b82aec64.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0005769771c968b4fcc2bf7b0e8b3c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12556f555f123523604074aa54a416.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0aa1c834637dbdd2607a0568e806.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8720a5a713fdf556529525dc4e41.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c69add72f36cf4bbf97d4099ec401.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>