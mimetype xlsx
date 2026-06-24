--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,143 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 03:27</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 512GB GRADO B PRETO</t>
+    <t>Lista gerada no: 24/06/2026 16:59</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD US SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/ A1708 13” / 2.3 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...62 lines deleted...]
-    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+    <t>1,195.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,495.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2021 M1 PRO A2442 14 3.2 512GB SWAP 14G</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB DEEP  BLUE LACRADO</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd5d345c5e0c3945a656053806cd28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cd09c44c26582c8e2ded75ed4cdb4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8ba2fc9bd9dc667000fa1865f5d63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0ac3e5c236a2dd830b280d0e02efb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad8256c277c1768399e973ac75198.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966913e615b15b47d46c8053e85937e9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750457898c354a590f21cd1e3169b5a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead6874674465d91e455fc1897d92a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f783d49ff65cc5e5acbbf6086d7aa8b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3dd36d1bd04e00f61560cb1799d24.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec62752afab0f9a8c6d6da4cec933aa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34366b8d2515cb624e9330eb4fb879.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ceb3644012921895a9aa246372a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e674a633b87279c041464fb4f65ab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc111f58364c1fe769cf1b82aec64.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0005769771c968b4fcc2bf7b0e8b3c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12556f555f123523604074aa54a416.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0aa1c834637dbdd2607a0568e806.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8720a5a713fdf556529525dc4e41.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c69add72f36cf4bbf97d4099ec401.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ade79c79a911a19fe6deb7345ccf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf271900185ffe7cc9fed1ace2338.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d50bbbc815bbed14ea0365924e31.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25096c911652cb958d5c0c83800bcd2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26194407d5694e5d487d17d47678e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2243e7101fcd75a12878ce2d506e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b975fd690d9b9ee821a65b0a00111.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97d8e62fad9acb7bc1473130c91e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b09061da4df19018104d6f5ff8e9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896da1f99008916be2bdf65c4c5d4f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f435e3c369f7a376b1dafaa60a0b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d8eaf102d3f8ca43c4646be82e97.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33272d2f957567da9879e0e5fa3699.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44d078309b1860a9f0fb2197ea02d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41515c7a05ad886094e007eca6b775bb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e45a86955885fe9bccf95c432bdf0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5f2a20a08cb180066e058254c402.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce830bfb18be55ec49e72724fb0b358.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f9ceac3231e7514adb767c586709.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c00fdeb8343feb82d7559193e59f0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145039</v>
+        <v>145473</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>580.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145046</v>
+        <v>145503</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>580.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145152</v>
+        <v>145510</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>219.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145251</v>
+        <v>145534</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3" t="s">
-        <v>14</v>
+      <c r="F5" s="3">
+        <v>188.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145312</v>
+        <v>145541</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>275.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145329</v>
+        <v>145572</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>305.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145336</v>
+        <v>145855</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>340.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145343</v>
+        <v>145893</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>332.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145350</v>
+        <v>145909</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>275.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145367</v>
+        <v>145916</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>305.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145374</v>
+        <v>146074</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>340.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145381</v>
+        <v>146159</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>295.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145398</v>
+        <v>146180</v>
       </c>
       <c r="C14" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" t="s">
         <v>23</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="3">
-        <v>325.0</v>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145404</v>
+        <v>146197</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3">
-        <v>355.0</v>
+      <c r="F15" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145411</v>
+        <v>146203</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>359.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145428</v>
+        <v>146234</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>359.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145435</v>
+        <v>146258</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>377.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145442</v>
+        <v>146296</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
-      <c r="F19" s="3">
-        <v>375.0</v>
+      <c r="F19" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145459</v>
+        <v>146302</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>358.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145473</v>
+        <v>146319</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>385.0</v>
+        <v>590.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>