--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 16:59</t>
+    <t>Lista gerada no: 24/06/2026 17:57</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
   </si>
@@ -188,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ade79c79a911a19fe6deb7345ccf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf271900185ffe7cc9fed1ace2338.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2d50bbbc815bbed14ea0365924e31.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25096c911652cb958d5c0c83800bcd2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26194407d5694e5d487d17d47678e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2243e7101fcd75a12878ce2d506e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b975fd690d9b9ee821a65b0a00111.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97d8e62fad9acb7bc1473130c91e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b09061da4df19018104d6f5ff8e9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896da1f99008916be2bdf65c4c5d4f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f435e3c369f7a376b1dafaa60a0b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260d8eaf102d3f8ca43c4646be82e97.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33272d2f957567da9879e0e5fa3699.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a44d078309b1860a9f0fb2197ea02d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41515c7a05ad886094e007eca6b775bb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e45a86955885fe9bccf95c432bdf0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a5f2a20a08cb180066e058254c402.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce830bfb18be55ec49e72724fb0b358.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87f9ceac3231e7514adb767c586709.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c00fdeb8343feb82d7559193e59f0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f1bad9b58de6f1e56413badeac68.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b40fb31cf7915f40f73b92a1cfcb8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebdde5b6b83298f68d8f0f0a0da898.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5edc33fd7eda26261f001d8a528cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba714662133bcedb7cddb309d4fee.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6bfcf51521d46d6a2f53ae336f9ab.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a9a8b6bc29742161c978b55aeeb6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e293c20182dfd0a308db3d3d10cfe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fee64a3e13ea3f54c17692c353116.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d36b3e81681844dc6ccae1ca9bbf5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e2dbe6b5bb5a93eecf9b4f031493.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985992614d998fe56ecd48d55082c44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31858338aca4a6930bbeaf4be34217.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bbce4410d3aff15732da7ad498446.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1df0f8ed11ed61f6954d55c77a58c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a564f11c7db18251ca3abee7620e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9929d76cfa012ad40f0523385726d8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efad6b5e06d29f57abf9af37f00312.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d806ed689195847790d66931ced994.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71a180c2f285e74662cbcbdc5fc43.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>