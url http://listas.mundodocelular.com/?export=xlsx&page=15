--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,158 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 17:57</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 24/08/2026 09:32</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
-[...11 lines deleted...]
-    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+    <t>1,735.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
-[...56 lines deleted...]
-    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 512GB ORANG</t>
+  </si>
+  <si>
+    <t>1,385.00</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BRANCO LL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BLACK LL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 WHITE LL/A</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 512GB BRANCO  LL/A</t>
+  </si>
+  <si>
+    <t>1,380.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f1bad9b58de6f1e56413badeac68.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b40fb31cf7915f40f73b92a1cfcb8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebdde5b6b83298f68d8f0f0a0da898.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5edc33fd7eda26261f001d8a528cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bba714662133bcedb7cddb309d4fee.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6bfcf51521d46d6a2f53ae336f9ab.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a9a8b6bc29742161c978b55aeeb6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e293c20182dfd0a308db3d3d10cfe.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fee64a3e13ea3f54c17692c353116.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d36b3e81681844dc6ccae1ca9bbf5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702e2dbe6b5bb5a93eecf9b4f031493.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985992614d998fe56ecd48d55082c44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31858338aca4a6930bbeaf4be34217.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bbce4410d3aff15732da7ad498446.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1df0f8ed11ed61f6954d55c77a58c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965a564f11c7db18251ca3abee7620e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9929d76cfa012ad40f0523385726d8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efad6b5e06d29f57abf9af37f00312.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d806ed689195847790d66931ced994.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71a180c2f285e74662cbcbdc5fc43.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcce90f18dc399e74cf3654510ac2b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694259d28337ba72546c7d4135761fc7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142a34dedf3f9031e3e2c099df530f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09607e6b7ba74f29925739908b484f3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37bfd61b4b1437a46e780895c41d85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a80a9c924c45e904993a0498379561.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39883419b0c70033b417331452d68b31.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27b959f9b39b1bb7aa1655d114bdd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af92c51e727e1d172e9c95a94f4521d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eba02c66484ed7dce0ade41016969.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234a0e1566e88bb4d2cef57971f4256.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c12e9fcf1133a85b9c2f3aa6a5c4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2a1c5211a67aeba61d7be5862c16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069299cf38cfd7f9510d4c78d3c6b7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a193c61c4f60c6e13fe0301cc1fe6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176fd7423cc3252800ac2d621b65947.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b0ba94a3bba2afb91a6eac7ebb5e5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2174e451c50053e6898fc6c8714766d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66a47d984fec64b09695239bdada7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aebb366f893af3873d619fc5e2333e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145473</v>
+        <v>147903</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>385.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145503</v>
+        <v>148085</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>378.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145510</v>
+        <v>148092</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>399.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145534</v>
+        <v>148306</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>188.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145541</v>
+        <v>148313</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>205.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145572</v>
+        <v>148368</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>188.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145855</v>
+        <v>148764</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="3">
-        <v>530.0</v>
+      <c r="F8" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145893</v>
+        <v>148856</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>585.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145909</v>
+        <v>148863</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3">
-        <v>235.0</v>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145916</v>
+        <v>148870</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>249.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146074</v>
+        <v>148924</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>360.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146159</v>
+        <v>148979</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>460.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146180</v>
+        <v>149037</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>30</v>
+      </c>
+      <c r="F14" s="3">
+        <v>160.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146197</v>
+        <v>149044</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="F15" s="3">
+        <v>160.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146203</v>
+        <v>149143</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>815.0</v>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146234</v>
+        <v>149761</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>37.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146258</v>
+        <v>149853</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>790.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146296</v>
+        <v>149860</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
-      <c r="F19" s="3" t="s">
-        <v>32</v>
+      <c r="F19" s="3">
+        <v>445.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146302</v>
+        <v>149921</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>570.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146319</v>
+        <v>150040</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3">
-        <v>590.0</v>
+      <c r="F21" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>