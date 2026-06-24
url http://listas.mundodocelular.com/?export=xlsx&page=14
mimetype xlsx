--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -14,143 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 02:09</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+    <t>Lista gerada no: 24/06/2026 17:22</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BRANCO  GRADE B SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...14 lines deleted...]
-    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB GRADO B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
-[...41 lines deleted...]
-    <t>IPHONE 15 PRO 256GB GRADO B BLUE USA</t>
+    <t>SAMSUNG  A566E GALAXY A56 5G 8+256GB DS GRAPHITE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335a7a72ec48fd2b9aa64dc61d5e458.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008bdb9e9d7f55a322ae4bae49040cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9646919a3db5e91c2247259161aeb79.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d71a8144b769ce2e0117fecd0224f6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eedceacb890ec14947842f46adbee6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7d2cf460fe442b1093922e509c9c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d654d69aecb1549b4a2b3de67d1e093.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acc4af52958f5e5499219a944a7734.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05d1d88e7923dc63ef4ad1d641ab4b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917634aa7e4380d6a7a8a6930c3e0e16.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7cf9db6f41c5e3923efe9d064f2cc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87f1f7e6f65c4407452b6c6861cdb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637845adf5ed4ee3dd02fb1e745801b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646bc810be00c63bdce945e2f663ff3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dcdb7cb369084eafdd473e0b44a7e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623e2ad60a79e932d60621079e374c7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb2d4c23b410fc211834056d003394.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781cb00fc9c8a7e710119410546eaa6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b620ea9f43cd9eea2436a25687f8c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3310c07e48baa09d0c09dac8c253d19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbc7eecdcac1e49547f6c1879eb0b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522b26e95f46f2e5362f951ce72fb59.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c2f3ddeddb64f2b71a60a5a792748.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17baf409e352734b5f52530cfe263d6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952ba451fbdfc98cf7a463fea30587.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667dbf7ab9f68eb52863a234f5b0ee6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb9431b2f0aab0706f4b2f3bde7de8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c042addf45707fbafb75a942742e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134ade577a68bd920085107e77f100.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503da2fa4e35a37a9a852bf91a38335.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e966d45b767f8788a08604f10b3da.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0215be73b3549a383ec16d2600b1f7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68e798b699b9979f7d02cb0e681352.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93641267dc1163e207dbaecc937e4c0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9465dfe7e3684ddd09bd3dd1703593.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e0e313ede0d55ea10ed791d0bec8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c739a84879657e3cf05ff5dbc048c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b438914750040d00bae36bf7faad46e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff851b91d933864cc291db603ff4e35.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f660f7e28ad56bd85e02746d91fa58.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144384</v>
+        <v>144902</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>475.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144575</v>
+        <v>144919</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>540.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144582</v>
+        <v>144933</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>600.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144605</v>
+        <v>145046</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>600.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144612</v>
+        <v>145152</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>580.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144629</v>
+        <v>145176</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>369.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144636</v>
+        <v>145312</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144643</v>
+        <v>145329</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>620.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144667</v>
+        <v>145336</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>570.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144674</v>
+        <v>145343</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>660.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144711</v>
+        <v>145350</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>790.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144827</v>
+        <v>145367</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>460.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144858</v>
+        <v>145374</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>269.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144865</v>
+        <v>145381</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>387.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144872</v>
+        <v>145398</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>345.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144896</v>
+        <v>145404</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>345.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144919</v>
+        <v>145411</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>399.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144933</v>
+        <v>145428</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>460.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144995</v>
+        <v>145435</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>560.0</v>
+        <v>377.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145008</v>
+        <v>145442</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>560.0</v>
+        <v>375.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>