--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,146 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 17:22</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+    <t>Lista gerada no: 24/08/2026 09:32</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM78 8/256 WIFI  7 '' INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM86 7P INFANTIL AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>TABLET CIDEA 8/256 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM824 ULTRA NEGRO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM817 PROMAX GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10016 PLUS AND PRETO</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES BEIGE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE CLIP 1 BLT EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB BRANCO  GRADE B SWAP</t>
-[...62 lines deleted...]
-    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,160.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER</t>
+  </si>
+  <si>
+    <t>1,440.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dbc7eecdcac1e49547f6c1879eb0b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522b26e95f46f2e5362f951ce72fb59.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c2f3ddeddb64f2b71a60a5a792748.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17baf409e352734b5f52530cfe263d6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a952ba451fbdfc98cf7a463fea30587.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667dbf7ab9f68eb52863a234f5b0ee6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb9431b2f0aab0706f4b2f3bde7de8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2c042addf45707fbafb75a942742e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53134ade577a68bd920085107e77f100.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503da2fa4e35a37a9a852bf91a38335.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e966d45b767f8788a08604f10b3da.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0215be73b3549a383ec16d2600b1f7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68e798b699b9979f7d02cb0e681352.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93641267dc1163e207dbaecc937e4c0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9465dfe7e3684ddd09bd3dd1703593.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e0e313ede0d55ea10ed791d0bec8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c739a84879657e3cf05ff5dbc048c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b438914750040d00bae36bf7faad46e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff851b91d933864cc291db603ff4e35.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f660f7e28ad56bd85e02746d91fa58.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c715bc028d4daa1ae6ccc1e4a568b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d39b8662b0c2b89fb97dcff11d61.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b753af80427759842ff52d8610767.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490c38f0ff19cb0fa473d0cc4a9f371.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cab37a478a41aa77ba97d4d10a679.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309fed30e64851b5eff81b9bc4bbf97.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992917c66d5a25011808353b6273dbf1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b51f8bdd107a61131018547f9b2ce.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ea8285b5c195b4e2963fb8804399f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb844a400a4feef77cb813121a9491cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739c5f0ea6390595b2c751cc16c2c99.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12eb1e884968332afbb479e7cd4b456.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce1e6a68e58d8537894375983941a9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6226cd44d851c555e406338b883443.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83a9f81baf0b59400c9b79b9ff396.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1c82c86417bd1d1bb11b514dae9b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79ebc17059a4c6324806c0f943681.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174a6eb29f0220d7d7ffcfbaba1713.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc14c54bf29528ec3d9cf5e48def59.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba12b6ed7a1d3520200f828c7894ca3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144902</v>
+        <v>146883</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>340.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144919</v>
+        <v>146920</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>399.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144933</v>
+        <v>146937</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>399.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145046</v>
+        <v>146944</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>580.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145152</v>
+        <v>147088</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>230.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145176</v>
+        <v>147132</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>369.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145312</v>
+        <v>147163</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>275.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145329</v>
+        <v>147286</v>
       </c>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>305.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145336</v>
+        <v>147422</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>340.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145343</v>
+        <v>147545</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>332.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145350</v>
+        <v>147552</v>
       </c>
       <c r="C12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>275.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145367</v>
+        <v>147576</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>305.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145374</v>
+        <v>147583</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>340.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145381</v>
+        <v>147590</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>295.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145398</v>
+        <v>147606</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>325.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145404</v>
+        <v>147668</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>355.0</v>
+        <v>31</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145411</v>
+        <v>147729</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>359.0</v>
+        <v>31</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145428</v>
+        <v>147842</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>359.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145435</v>
+        <v>147859</v>
       </c>
       <c r="C20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D20" t="s">
         <v>30</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>377.0</v>
+        <v>31</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145442</v>
+        <v>147880</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>375.0</v>
+        <v>132.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>