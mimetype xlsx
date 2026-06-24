--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -14,152 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 01:16</t>
-[...2 lines deleted...]
-    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+    <t>Lista gerada no: 24/06/2026 18:41</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CORTA CABELO KIT VGR V-694 PROFESSIONAL SET PAC</t>
+  </si>
+  <si>
+    <t>VGR CORTADOR DE CABELO  BARBEADOR/ ELETRICO V-990 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>CEL ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
-[...10 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
-[...43 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  32GB RAM / 1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7 / 3TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab780fb9f0cfe03bc276c87f069e235.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d20b84a54c0b0b60ec66f438c47f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572b5ce2865724964e27fe7beb3a0b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5674ca81410984fa07aea0b347c8d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d5f3e93044874d6f3601ec01dddf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d534fd9d32ec5070e2778c203fa39.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497821a101133076ac061d2b1f7d33f1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d247d249f5f41ab656b9cabd3469.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91293789a41b592a37f711281663f1ff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e270ce4108cb7f00a678db547167dc9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf105c6f426e2add9bd57e8a41c5d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be54a18ac8923103984b1f2f6888b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3733ad9d58af865a953e4e926f8f2a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c208cfb071874e8bf1dfa290b9d5906.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc46a2d74cbff6d34c6e32039b37d73.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f7707be43e73406db1b87a845ee64.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab7ce7adc09341c4d5ea49d06dad57.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12fc2467dfa0549732d3b7dae76587.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cea5c77771e5ca25aca357d35bf6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f74073447ffd1101e5aab27e1898.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa2c171ec195a278881aded91f4973.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13de2fabbdc03e0695e8d1bef31594.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750517409983cd0f0821157bf653f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421900264e7785253e7c2bf34e65ce3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61831faa6db0bffcc1e72b77b71b92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141646fb55afee49499e09ccbfe80b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71540e8c0b30632b10109da43ec140a5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d860d41dc4e4af3b432f55c43811f4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068675344d67e12ebfb634ef5a48472f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4ae5065b08dfc2c8ed7d411aad6c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55fc3e2156c4793cf772f393e5136.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1883f5f62eda011ffbf9cf001822c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1c30e2a996aaa829e047607b648e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ee0cd823024e240626f6d04b1f86.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ad1c7dfd18980fc4684783ecd932.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d036ff67210bd09de7dda17b3d6b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33286a049899da8d53fbb34755419.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669066790cfec90bedbabb9ed23aa89.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e7de5f052add9036c9a7be31c34f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea949dc7ff247a649f8c38f47a2a3f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143387</v>
+        <v>144070</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>165.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143400</v>
+        <v>144087</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>470.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143417</v>
+        <v>144094</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>780.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143424</v>
+        <v>144124</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>950.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143455</v>
+        <v>144216</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>208.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143462</v>
+        <v>144223</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>475.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143479</v>
+        <v>144230</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>475.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143509</v>
+        <v>144384</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>610.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143523</v>
+        <v>144575</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>610.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143554</v>
+        <v>144605</v>
       </c>
       <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
         <v>20</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>670.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143561</v>
+        <v>144612</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>670.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143578</v>
+        <v>144629</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>689.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143585</v>
+        <v>144636</v>
       </c>
       <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
         <v>23</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143592</v>
+        <v>144643</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>112.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143769</v>
+        <v>144667</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>22.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143783</v>
+        <v>144674</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>18.5</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143899</v>
+        <v>144711</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>22.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144117</v>
+        <v>144827</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>560.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144216</v>
+        <v>144865</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>255.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144223</v>
+        <v>144872</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>255.0</v>
+        <v>340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>