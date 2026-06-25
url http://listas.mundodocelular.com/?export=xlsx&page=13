--- v1 (2026-06-24)
+++ v2 (2026-06-25)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 18:41</t>
+    <t>Lista gerada no: 24/06/2026 20:26</t>
   </si>
   <si>
     <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>VGR</t>
   </si>
   <si>
     <t>CORTA CABELO KIT VGR V-694 PROFESSIONAL SET PAC</t>
   </si>
   <si>
     <t>VGR CORTADOR DE CABELO  BARBEADOR/ ELETRICO V-990 PRETO</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
@@ -179,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa2c171ec195a278881aded91f4973.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13de2fabbdc03e0695e8d1bef31594.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea750517409983cd0f0821157bf653f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421900264e7785253e7c2bf34e65ce3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61831faa6db0bffcc1e72b77b71b92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141646fb55afee49499e09ccbfe80b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71540e8c0b30632b10109da43ec140a5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d860d41dc4e4af3b432f55c43811f4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068675344d67e12ebfb634ef5a48472f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4ae5065b08dfc2c8ed7d411aad6c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa55fc3e2156c4793cf772f393e5136.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1883f5f62eda011ffbf9cf001822c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1c30e2a996aaa829e047607b648e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ee0cd823024e240626f6d04b1f86.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ad1c7dfd18980fc4684783ecd932.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d036ff67210bd09de7dda17b3d6b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33286a049899da8d53fbb34755419.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669066790cfec90bedbabb9ed23aa89.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e7de5f052add9036c9a7be31c34f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea949dc7ff247a649f8c38f47a2a3f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892e0f5237477bd93c2c9c658ad403.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eeda5bf0afa44cbabd16165b6142e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c91afbb3f98b995faaef332c92d83.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75c249b498f8cc4491b67bc18aea7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d3e259c13e1587cf268e5bcc8c02d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd0884613c454df1457abbe53051da.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad5ec26ef3dbd921f883369150c65.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200281aedc8f05429d1f0939c78bec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924a681a43636976051a9c5745c81a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28b0f56d7dd2b79ed0f3d3f418cc3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705cb04a066de6a2076fb385eedc3a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972802cafa9481c18111b5f6a109b18.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3aa2499fe8f4355178a941511b9a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361fb9ca6df657f2a9df7886b38d9a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7afab54a77a25ad712af950cd0612a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d15a9161fa2f3ae65d8d41f699419.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc8ec2a29b422f1daf9de05ddda2e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaed802bb92f5c0dd138df3b291f88.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a317928b8153c76aaa50f6ad63a2f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed36ae3afa5ff6849c1eab331287e2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>