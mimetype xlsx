--- v2 (2026-06-25)
+++ v3 (2026-08-24)
@@ -14,149 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 20:26</t>
-[...2 lines deleted...]
-    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+    <t>Lista gerada no: 24/08/2026 08:37</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,410.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 3.1 2019 2TB FUSION 5K</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>VGR</t>
-[...68 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB HDD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB  HDD US</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM78  8/256 WIFI  7´´ INFANTIL PINK</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892e0f5237477bd93c2c9c658ad403.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eeda5bf0afa44cbabd16165b6142e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c91afbb3f98b995faaef332c92d83.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b75c249b498f8cc4491b67bc18aea7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d3e259c13e1587cf268e5bcc8c02d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd0884613c454df1457abbe53051da.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ad5ec26ef3dbd921f883369150c65.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200281aedc8f05429d1f0939c78bec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924a681a43636976051a9c5745c81a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd28b0f56d7dd2b79ed0f3d3f418cc3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705cb04a066de6a2076fb385eedc3a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972802cafa9481c18111b5f6a109b18.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3aa2499fe8f4355178a941511b9a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361fb9ca6df657f2a9df7886b38d9a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7afab54a77a25ad712af950cd0612a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d15a9161fa2f3ae65d8d41f699419.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc8ec2a29b422f1daf9de05ddda2e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaed802bb92f5c0dd138df3b291f88.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a317928b8153c76aaa50f6ad63a2f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed36ae3afa5ff6849c1eab331287e2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402b0e534b615177a88dc4096201afd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417afcd08099203ede806747322015.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3552c0e36afbf6fb9f5c387910920.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410aa7ebb13eda65c5380a0f5d7df96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b57caee8cfad9a71ca3fffb51416.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c26f33696eab5a6b9f04722c039516.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50782b94a5df03b9a4cfc8f41e1f5686.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52288b6b20c9a929ffecbdad83bfafab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d76df7dd624bf289773d8f7a3c91.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe1f41db0f39fbab772975dba8abe2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efb5eb5102bbb11f63cc5aa0d1db4e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76911cde6d489b75b2b7d53099155d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1c6d8ddf44af74ea974d7b769288.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49426684b96c2bfee4ba4218969a216.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a3c5a14dccddf237f078fc0ab3af4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd47c7fb1bddf1a57bf46cb00b6143.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f32bb9620999b9890e4c9183638d83.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226bf8935b0c3804467fdab99436c7b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e1f9e64bf48f03439da344c2a144a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ec4cb001f069aca19d59785f2877.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144070</v>
+        <v>146074</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>53.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144087</v>
+        <v>146159</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>69.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144094</v>
+        <v>146180</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3">
-        <v>29.0</v>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144124</v>
+        <v>146197</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>530.0</v>
+        <v>9</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144216</v>
+        <v>146203</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>255.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144223</v>
+        <v>146210</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>255.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144230</v>
+        <v>146234</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>255.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144384</v>
+        <v>146302</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>475.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144575</v>
+        <v>146319</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>540.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144605</v>
+        <v>146326</v>
       </c>
       <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>600.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144612</v>
+        <v>146333</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>580.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144629</v>
+        <v>146357</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>560.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144636</v>
+        <v>146401</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>560.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144643</v>
+        <v>146463</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
         <v>620.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144667</v>
+        <v>146470</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>570.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144674</v>
+        <v>146500</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>660.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144711</v>
+        <v>146517</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>790.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144827</v>
+        <v>146524</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>399.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144865</v>
+        <v>146555</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>350.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144872</v>
+        <v>146876</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3">
-        <v>340.0</v>
+        <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>