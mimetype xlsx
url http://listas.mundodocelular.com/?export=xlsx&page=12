--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -14,164 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 01:00</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+    <t>Lista gerada no: 24/06/2026 18:41</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 256GB GRADO A+ GRAY 100%</t>
-[...47 lines deleted...]
-    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
-[...26 lines deleted...]
-    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-653 PROFISSIONAL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-071 PROFISSIONAL RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-195 PRO BLDC 900 RPM RECARREGAVEL USB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55046f933e30317bffa438eab441810.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b9bed2db97a5bdd167ce10e36bef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6647720cd93a72a0f8a7e063228dfc6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b9c33844b8de53a95a9988a959eac.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7292367a00935d175e79d74bdd43f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74cc6ec4e706835f94778c22b585a9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8d4a9887787da06cab2823a0820c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4e878b702db82574ac1e31e0b0fce.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae324e98600dacadb504e2c2bab13d76.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbceef2bc0e2d26192cf6fe0949685a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108086f5049ae237cbe9ca461fd784a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b64295586f93be8223d718564fd3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294e29384e70f4268338d1140a25355.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe4c859373355bf457260ced014715.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf805f248e05fa42a82811ca454362.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77411c79da43320960c8565fce0e0aca.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e550c212cd3a39601708e9f4e21ee4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc03ebb5bc4254f287b7475946c017.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893197d12071ae675a240faee723a84e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b54626b3df8b7684dc94f2eb2ed5cf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86f473fa89183cd1b4a3ae5765f8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67098c1c0ef12d4c310a494f05985.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a44392168c47305c26f4c3678832.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faa5a141fdcf904668739b47c6646a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf901d1084b50d25d2944740db9202.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e496808a66ebab19d10028e11c320.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c578969de5167d32c8f6c4c41424763.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa452f1fafc2eb7abc3a38f0bc1edd3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3703a8d5e6405936304ac4c3eb93f5c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca45cfaf18e4461c10cc4f186308456.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc219ca9ea40829886000c333ada0b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e47d05d0fc839296163af5f6e3ff1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398436e599aaa7b472d6f4843627d4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4c8bb0873edf0002710146860d7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119887e865a36c474dbb662b21306af6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf33a55f54b7552289a6f3fff4d58.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7495517427cf5b63987176d6247d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54836ca57bc6783c86bcb98d28a42.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399a7d07fd24e5311db045d48e328ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ca59e545a1567d1b36227b96b3a9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141413</v>
+        <v>143417</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>320.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141451</v>
+        <v>143424</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>565.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141604</v>
+        <v>143431</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>319.0</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141703</v>
+        <v>143455</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>279.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141901</v>
+        <v>143462</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>469.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141918</v>
+        <v>143479</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>522.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>142038</v>
+        <v>143509</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>290.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>142182</v>
+        <v>143554</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>107.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>142199</v>
+        <v>143578</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>338.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>142243</v>
+        <v>143592</v>
       </c>
       <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>346.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>142250</v>
+        <v>143769</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>345.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>142502</v>
+        <v>143776</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>24</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>26.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>142823</v>
+        <v>143783</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>97.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143073</v>
+        <v>143790</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>250.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143080</v>
+        <v>143851</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>250.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143110</v>
+        <v>143868</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>359.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143127</v>
+        <v>143875</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>309.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143233</v>
+        <v>143899</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>565.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143318</v>
+        <v>143929</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>420.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143325</v>
+        <v>143943</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>430.0</v>
+        <v>41.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>