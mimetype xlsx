--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 18:41</t>
+    <t>Lista gerada no: 24/06/2026 19:41</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
   </si>
@@ -182,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86f473fa89183cd1b4a3ae5765f8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc67098c1c0ef12d4c310a494f05985.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a44392168c47305c26f4c3678832.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faa5a141fdcf904668739b47c6646a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf901d1084b50d25d2944740db9202.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e496808a66ebab19d10028e11c320.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c578969de5167d32c8f6c4c41424763.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa452f1fafc2eb7abc3a38f0bc1edd3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3703a8d5e6405936304ac4c3eb93f5c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca45cfaf18e4461c10cc4f186308456.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc219ca9ea40829886000c333ada0b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e47d05d0fc839296163af5f6e3ff1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398436e599aaa7b472d6f4843627d4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d4c8bb0873edf0002710146860d7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119887e865a36c474dbb662b21306af6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf33a55f54b7552289a6f3fff4d58.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7495517427cf5b63987176d6247d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54836ca57bc6783c86bcb98d28a42.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399a7d07fd24e5311db045d48e328ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ca59e545a1567d1b36227b96b3a9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc36a972bf110c24539171870587351.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4013e0d57076e99500b53d96f706.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160edf0da7838619e0c65825055e1ad.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1d5b59c737dec7576db24a149fb6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca860efac76e3a86ab9418f57213ad84.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b0976718eb24b10da87a0fa82a72d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6dca16899ece760d5f607475b37f7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a48c51431334a27b8f47e0e86d1ed.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce497459a9b267e55af202eed53328.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390a104a2957088ce7f331c32d215e8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2bddad8a3f2cc7e68ad6adbd2a16a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad199d859f08cb16a31ae3e4c41b15.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5adf987dd7d713d8dee71e7692c9b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bdf1b139d6cca324a6bf0d9f6964.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edd7c2441b458f64296062851b185.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca0b9d13cdad6d66df1342722b2da.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e172ffc4fefa2bdd238d7b4abbe9efa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97828b254ee1fdd0c6550adee30d3c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911772eada3aa8dbd77d7953c57f8c1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b2e1e4b8b144ae40aea048f50ec0a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>