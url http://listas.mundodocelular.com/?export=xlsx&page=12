--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,152 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 19:41</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+    <t>Lista gerada no: 24/08/2026 08:36</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...71 lines deleted...]
-    <t>VGR BARBEADOR EL‚TRICO V-195 PRO BLDC 900 RPM RECARREGAVEL USB</t>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc36a972bf110c24539171870587351.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4013e0d57076e99500b53d96f706.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160edf0da7838619e0c65825055e1ad.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1d5b59c737dec7576db24a149fb6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca860efac76e3a86ab9418f57213ad84.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b0976718eb24b10da87a0fa82a72d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6dca16899ece760d5f607475b37f7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a48c51431334a27b8f47e0e86d1ed.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce497459a9b267e55af202eed53328.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390a104a2957088ce7f331c32d215e8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2bddad8a3f2cc7e68ad6adbd2a16a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad199d859f08cb16a31ae3e4c41b15.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5adf987dd7d713d8dee71e7692c9b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7bdf1b139d6cca324a6bf0d9f6964.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edd7c2441b458f64296062851b185.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca0b9d13cdad6d66df1342722b2da.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e172ffc4fefa2bdd238d7b4abbe9efa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97828b254ee1fdd0c6550adee30d3c0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911772eada3aa8dbd77d7953c57f8c1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b2e1e4b8b144ae40aea048f50ec0a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb85306ac958f8704f62d5d82934f34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb24ab94b7753a29dd02ab94b75dda9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820902feea823d7ba19c40ba91b36b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac9ce2d3c4de2bd22535879a7dd98.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3f62ef18930b7cef738d097627a6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50bb7e6b78c0aeebfc46e11c323f26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a94b9fd182a92d13fe61f6f1602105.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287979dd5be4b2571e5f593eef1ddf6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d710718fbaa24ac292ca93a76a8ae38.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e521761bf3cc358cca4b8d4e56899c6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe8f71700bf60ff812b75a15c66c01.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc701a58657205c7a9e175800e7d4d2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbc312cd4f393c71c8535bd98a51b7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ade4bc6a0c9d355a28a4f964c888.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e68f2914185423068f3e89bcdf57f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f5a7c5e0f96aa7b9ef13cef3f22c3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0fb4caa1eac89deb89a5565bc71c1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c17bf5db0c16a6958e6da0bdf56d2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda464174c66c18151935343c279dab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ab9ee647529a03a5ffae514ad1fc7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143417</v>
+        <v>145329</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>760.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143424</v>
+        <v>145336</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>885.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143431</v>
+        <v>145343</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>168.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143455</v>
+        <v>145350</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>208.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143462</v>
+        <v>145367</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>475.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143479</v>
+        <v>145374</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>475.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143509</v>
+        <v>145381</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>610.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143554</v>
+        <v>145398</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>670.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143578</v>
+        <v>145404</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>689.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143592</v>
+        <v>145411</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>112.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143769</v>
+        <v>145428</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>22.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143776</v>
+        <v>145442</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>32.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143783</v>
+        <v>145473</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>18.5</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143790</v>
+        <v>145503</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143851</v>
+        <v>145510</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143868</v>
+        <v>145534</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>53.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143875</v>
+        <v>145541</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>25.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143899</v>
+        <v>145572</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>22.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143929</v>
+        <v>145855</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>55.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143943</v>
+        <v>145893</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>41.0</v>
+        <v>585.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>