--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -14,161 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 23:15</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR BLACK X31 6/128GB</t>
+    <t>Lista gerada no: 02/05/2026 00:04</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...13 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA AZUL</t>
-[...35 lines deleted...]
-    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
   </si>
   <si>
     <t>TABLETS</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
   </si>
   <si>
     <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
   </si>
   <si>
-    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 256GB SSD SILVER SWAP</t>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
-[...2 lines deleted...]
-    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM / 3,2 512GB SSD BRANCO</t>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337 8CGPU 3.2 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932c0cf0f65d18b0ae29ebe85f2b110.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96157f967c534b9ba85e9c094f57a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8beec7101840aa89706540341a557.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789c170c16d37487ad90de88393961a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b63af14452d2f621ae053c7873d1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86a81d0d1274a2a7dac563945d6b2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf59ba53ce1921d4afb64d392b725d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba26c736ac55ba52c2ecacb09fd502.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3b9d32cde246598c8e498711d11e6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbf9c95665d87c940431c562f03366.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000b9b1a51d744200c77722430948ea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc5cdfddf9b62b13a035c45edf42cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6a1d86728784bc87f78da54591285.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48ac49e83179f9c2ecb8c9caa69c2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d432c7aa4c3bde423cf3018b5c0094a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f5b7cccd4a324ccc284e47e2dedf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f446492c5b74485181a92a805245b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da66359c13a29d4801b8eb872675602.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4d3cad4b5b2962c9fb29cc44db934.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797538210891a6b2655058fcd330c8a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037e225a13fc7d06d3d50ef95a1e1c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70991f8419f4a6d65d30577559252f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f3a724c20fb5035cfd7b073c817c5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7e91f2db4a4e5fc70d2699158d35.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900bada18ce904bef55c165e4f0fa28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb067c05a6d3d55dcfaba3fccc83c94.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e5806791ad229f6f77bf6bf2fa553.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58791e29dc8162baf72195b4b0cad44a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689f64c33416f9907ad2e9e23a15e6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de40bdfb5eafa0c7c2400e6801452.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd8255c5e4b252a49b74da28cfe7c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a32e708f97098fcc33ff45703f2937.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cb6ea81bd83de90cbf3ac8cadf3f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d0190de95eb353bc3aac55bb2ba32.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6bcc534b83f5fe3a69c4d371e1dab.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa9abda5da79cc140874ab6ac14eb4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef5969dab79f8f3ff3d1559120142.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe254a9fd4299d9fc7f798d8d81fd3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c4ca240eba25f875f1da1b379f51e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb146adef26ab3c1a4968f0b7fe77f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139823</v>
+        <v>140355</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>138.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139830</v>
+        <v>140515</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>138.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139908</v>
+        <v>140539</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>495.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139953</v>
+        <v>140546</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>685.0</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139960</v>
+        <v>140706</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>685.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139977</v>
+        <v>140768</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>16</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>685.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139984</v>
+        <v>140775</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>685.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140010</v>
+        <v>140799</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>89.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140041</v>
+        <v>140805</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>88.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140195</v>
+        <v>140812</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>103.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140270</v>
+        <v>140829</v>
       </c>
       <c r="C12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
         <v>24</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>92.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140287</v>
+        <v>140836</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>90.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140294</v>
+        <v>141178</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>86.0</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140461</v>
+        <v>141246</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>49.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140515</v>
+        <v>141291</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140539</v>
+        <v>141314</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140546</v>
+        <v>141369</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>47.9</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140690</v>
+        <v>141383</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>479.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140706</v>
+        <v>141390</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>540.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140720</v>
+        <v>141406</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>549.0</v>
+        <v>320.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>