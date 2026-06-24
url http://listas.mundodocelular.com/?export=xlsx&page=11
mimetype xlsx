--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,152 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 00:04</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+    <t>Lista gerada no: 24/06/2026 17:17</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD3Y4LL/A 10.9" WIFI 128GB BRANCO</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...71 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 34 PRO BLACK 16/512GB  5G + PROJE</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G AMARELO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA  10.36" (THERMAL VERSION ) 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed037e225a13fc7d06d3d50ef95a1e1c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70991f8419f4a6d65d30577559252f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f3a724c20fb5035cfd7b073c817c5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e7e91f2db4a4e5fc70d2699158d35.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900bada18ce904bef55c165e4f0fa28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb067c05a6d3d55dcfaba3fccc83c94.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e5806791ad229f6f77bf6bf2fa553.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58791e29dc8162baf72195b4b0cad44a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58689f64c33416f9907ad2e9e23a15e6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de40bdfb5eafa0c7c2400e6801452.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd8255c5e4b252a49b74da28cfe7c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a32e708f97098fcc33ff45703f2937.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3cb6ea81bd83de90cbf3ac8cadf3f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d0190de95eb353bc3aac55bb2ba32.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6bcc534b83f5fe3a69c4d371e1dab.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa9abda5da79cc140874ab6ac14eb4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ef5969dab79f8f3ff3d1559120142.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe254a9fd4299d9fc7f798d8d81fd3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c4ca240eba25f875f1da1b379f51e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb146adef26ab3c1a4968f0b7fe77f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5b6fc4237a7adcbbc829a8630bba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9896e4152de69768b0cf23249bf80.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bf9a84e822dbbca4b248bdd7fafe6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf429a4070d3e1ed5b37e6f0d2d9f4f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b104f8b9a19df056623add350f5018.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9d8eb42c355cae1a16bf1d2ba35b1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700d20a3befc66e6b93aaeeb1b4dfe0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acd40625ec4e96568b1a2576291d3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3873811fa6bc986691e11c1ad3c04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cac95eb5eea989f482dce3a7bce16.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c13f6a39e2e5d505fd0bd80ff468.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38de45cfbe8873ba3997ba214f863.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdd09d69f422a8eecdffa883ef9a5c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6ef2f4109f5964faeb7c1aaba729.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a2528da17d79da17686d0755f279.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28230c13d604cadff3b79f3052140a1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4fb6812fc3914bd0edc6ff92a799.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c0a089825cc9c16b4ae8f9cbc82b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673aa2406fac9d3587b3623b9c68920.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc64dc0af0b0c6c4781be6da1d4112c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>140355</v>
+        <v>142182</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>430.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>140515</v>
+        <v>142199</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>45.0</v>
+        <v>344.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>140539</v>
+        <v>142229</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>45.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>140546</v>
+        <v>142236</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>47.9</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>140706</v>
+        <v>142250</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>540.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>140768</v>
+        <v>142502</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>249.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140775</v>
+        <v>143073</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>299.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140799</v>
+        <v>143080</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>610.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140805</v>
+        <v>143110</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>460.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140812</v>
+        <v>143127</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>522.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140829</v>
+        <v>143295</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>89.99</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140836</v>
+        <v>143318</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>89.99</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141178</v>
+        <v>143325</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>213.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141246</v>
+        <v>143332</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>220.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141291</v>
+        <v>143349</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>199.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>141314</v>
+        <v>143356</v>
       </c>
       <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" t="s">
         <v>29</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>199.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>141369</v>
+        <v>143363</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>330.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>141383</v>
+        <v>143370</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3">
-        <v>320.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141390</v>
+        <v>143387</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F20" s="3">
-        <v>320.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141406</v>
+        <v>143400</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>320.0</v>
+        <v>455.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>