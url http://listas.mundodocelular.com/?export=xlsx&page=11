--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,167 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 17:17</t>
-[...2 lines deleted...]
-    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+    <t>Lista gerada no: 24/08/2026 07:39</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>LENOVO</t>
-[...86 lines deleted...]
-    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,430.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5b6fc4237a7adcbbc829a8630bba.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9896e4152de69768b0cf23249bf80.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bf9a84e822dbbca4b248bdd7fafe6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf429a4070d3e1ed5b37e6f0d2d9f4f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b104f8b9a19df056623add350f5018.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9d8eb42c355cae1a16bf1d2ba35b1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700d20a3befc66e6b93aaeeb1b4dfe0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21acd40625ec4e96568b1a2576291d3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3873811fa6bc986691e11c1ad3c04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cac95eb5eea989f482dce3a7bce16.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c13f6a39e2e5d505fd0bd80ff468.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38de45cfbe8873ba3997ba214f863.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdd09d69f422a8eecdffa883ef9a5c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd6ef2f4109f5964faeb7c1aaba729.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a2528da17d79da17686d0755f279.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28230c13d604cadff3b79f3052140a1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a4fb6812fc3914bd0edc6ff92a799.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c0a089825cc9c16b4ae8f9cbc82b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673aa2406fac9d3587b3623b9c68920.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc64dc0af0b0c6c4781be6da1d4112c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ff5a77a75bb6e6bf0580aa5c7928.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ff250fa666b798b825fb14e1bf447.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fafd85ddfbd790b03216b258f02ca.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651121634489b24025d9a0270f4f549.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a613fa0b4ca128f198b1a2285eac0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417422dbdc3602e80d17be2fcdf23d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f87e5749ce026abbd1d83c5d8674.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c88ca40e142e5346ea0c075ae257.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff40a3f727018d49996dd012ef4ed3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38043ae700442786a7ffd053c2821b5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2560f38dde858ea1443a43fd301f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6131f9a35ddd1dababee0e25444a2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360e39184b2fddb3a7eab28cc19e22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f18204f60d2e85d3e325624dd5ae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4bfa0177d557fb2f18acf212eb625.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2081ab8f97f1a39d5bce23de47ab8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04aac4faca310e47b8b92ae563316e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02027d3604dda36e77fcab1fc45cfbf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7567c60e13d02139080b820b24cf8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd2c71545bc2309f8474f43d2edff.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>142182</v>
+        <v>144070</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>110.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>142199</v>
+        <v>144117</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>344.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>142229</v>
+        <v>144216</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>29.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>142236</v>
+        <v>144223</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>29.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>142250</v>
+        <v>144230</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>340.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>142502</v>
+        <v>144384</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>26.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143073</v>
+        <v>144575</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>250.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143080</v>
+        <v>144612</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>250.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143110</v>
+        <v>144629</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>359.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143127</v>
+        <v>144636</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>309.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143295</v>
+        <v>144643</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>605.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143318</v>
+        <v>144667</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>399.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143325</v>
+        <v>144711</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>425.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143332</v>
+        <v>144827</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>269.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143349</v>
+        <v>144872</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>269.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143356</v>
+        <v>144902</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>289.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143363</v>
+        <v>144933</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>325.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143370</v>
+        <v>145152</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>395.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143387</v>
+        <v>145268</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>165.0</v>
+        <v>12</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143400</v>
+        <v>145312</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>455.0</v>
+        <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>