--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,152 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 07:39</t>
-[...2 lines deleted...]
-    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+    <t>Lista gerada no: 22/10/2026 20:07</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>VGR</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES BEIGE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE CLIP 1 BLT EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
-[...59 lines deleted...]
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,160.00</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C  4+256GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB PRETO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BLACK LL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5ff5a77a75bb6e6bf0580aa5c7928.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ff250fa666b798b825fb14e1bf447.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fafd85ddfbd790b03216b258f02ca.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651121634489b24025d9a0270f4f549.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a613fa0b4ca128f198b1a2285eac0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c417422dbdc3602e80d17be2fcdf23d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7f87e5749ce026abbd1d83c5d8674.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c88ca40e142e5346ea0c075ae257.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff40a3f727018d49996dd012ef4ed3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38043ae700442786a7ffd053c2821b5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2560f38dde858ea1443a43fd301f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6131f9a35ddd1dababee0e25444a2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90360e39184b2fddb3a7eab28cc19e22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f18204f60d2e85d3e325624dd5ae.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4bfa0177d557fb2f18acf212eb625.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2081ab8f97f1a39d5bce23de47ab8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04aac4faca310e47b8b92ae563316e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02027d3604dda36e77fcab1fc45cfbf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7567c60e13d02139080b820b24cf8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecd2c71545bc2309f8474f43d2edff.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8de4892d62bd1e952733972ee4a06.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1924de8963f789b5e094bed359344.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18a709697ef03b8df2074d5edde94.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25bd240ee578a1715c496ebf2ba1c4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9638117d10943eade1cf8e2a67043.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dad854312e0ca5629cc7b96a025e4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7add77db6607a84f19bf8198fa7b2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d09d4cc30160b786bbea2fa98e091.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4a5d1a97054ebe99107108d74974c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171716622b9905cd15c93fd1f481e4d7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6bca931c49c3e6b2a116f3eb5bf9e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0b467ed4a6436fe77c18b9dcc5564.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b94f55614ed42ee0b248fff5bdc3a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8ddd02ef42d145772dfc7cec7cb6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9594df0f22c04a89b676f8fe65757fe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb046acee5de2b75ac3e9340260845.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b76ff522611a4f227e534b39d52410.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b888a10eb2a9fe808e7d266430178d4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aceed94980cb70e118b5541c32a539.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276273ed929bc3e60363a0e393e3e3a6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1095,415 +1119,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144070</v>
+        <v>147286</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>53.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144117</v>
+        <v>147545</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>530.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144216</v>
+        <v>147552</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>255.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144223</v>
+        <v>147576</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>11</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>255.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144230</v>
+        <v>147583</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>255.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144384</v>
+        <v>147590</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>11</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>475.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144575</v>
+        <v>147606</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>540.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144612</v>
+        <v>147668</v>
       </c>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="E9" t="s">
-[...3 lines deleted...]
-        <v>580.0</v>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144629</v>
+        <v>147842</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144636</v>
+        <v>148085</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>560.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144643</v>
+        <v>148092</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>620.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144667</v>
+        <v>148313</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>570.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144711</v>
+        <v>148368</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>790.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144827</v>
+        <v>148856</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>380.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144872</v>
+        <v>148863</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>340.0</v>
+        <v>20</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144902</v>
+        <v>148979</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144933</v>
+        <v>149020</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>380.0</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145152</v>
+        <v>149037</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>230.0</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145268</v>
+        <v>149761</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="F20" s="3">
+        <v>56.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145312</v>
+        <v>149860</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>20</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>445.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>