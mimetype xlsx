--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -14,161 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 23:25</t>
-[...14 lines deleted...]
-    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+    <t>Lista gerada no: 01/05/2026 23:58</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA NATURAL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
-[...38 lines deleted...]
-    <t>CEL XIAOMI REDMI A5 3/64 PRETO</t>
+    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANGE X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR GREEN X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X31 6/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 26 ULTRA BLACK W/T 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA AZUL</t>
+  </si>
+  <si>
+    <t>PHONE 15 PRO MAX 256GB SWAP ++ USA NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA BRANCO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
-[...20 lines deleted...]
-    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+    <t>CEL XIAOMI POCO C71 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB DOURADO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650aff9efe6935c5fa1469734c52acf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cf3e5cb162cdc4efbcef90eeecc93.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe68eac8ca758d415b705807673547.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93be93a8ff8b8f52001376f6a234a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0286bf4dcfbd93b79e3401159961f4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62b313ef7165563c7af36ae4487bb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fbd411bf9d9a01240589e2d347ad4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1c86fab5e7fef64d54ec965b75e9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fd6ff0f05514e8623b954f190724c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176fc08b83a22fe6b6a9ed14b2ef4da.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc451a2f0d4bf318a7195719c7a62b4c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859486ef82a97dc430d541745da5f6e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e6d8b11d753a89195a6543dd1d5c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f492cb4c2d75c31eb1dc046b5e233.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c94d63af8328516ba5fc0a194f2ff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cb39e9377545fa67111ba00f43b93.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea29e0f20f69d899d8ce48ad80ac5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479a80a03a5e29cbb63445445c84daf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab36156e63f603fad22d43eeddae8f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f16c429bda2cc67bb1cf359e418231.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c006024081b4d80d82209dd83b91d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d70f5bcc76c276904edc2dfbc94ab1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f8bc65374d06cf2250f491b170282.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc5c4d901fb8838e4e15fcc535ff8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ef7de9f91848c45201e364225efa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f90eb7723dc0699d78fa0b890bc37.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b87d29b6d21f4c611b233c1d5ef3f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9636751b4aa9f17043ac48875138c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390bce3dfd7dd2c209c2984e5f6de7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204570a66924abdf5f026bd5042308d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2041cd711d22c65c1ab18cee861e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e988af3d30e72a362b97f6babf6a7bd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd083b4b7a38be29fb95ead6ee2eeab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454789f2d84ca9d2c24924b60fdb9383.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3735df2172635da9e75db79297f32.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc71a7415839958b72b35eaf19936.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7273ad5515bde5694b52f2c8f2ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1653be041b7ca9ba363050de5a52e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783763f91f0328d680305e7791fdf18.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de9373abfb5f111bd52fcd57685f9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139106</v>
+        <v>139755</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>38.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139113</v>
+        <v>139779</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>38.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139144</v>
+        <v>139786</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>740.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139151</v>
+        <v>139793</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>460.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139168</v>
+        <v>139809</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>460.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139236</v>
+        <v>139816</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>515.0</v>
+        <v>109.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139274</v>
+        <v>139823</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139335</v>
+        <v>139830</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>317.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139441</v>
+        <v>139854</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>318.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139458</v>
+        <v>139885</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F11" s="3">
-        <v>318.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139540</v>
+        <v>139908</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139564</v>
+        <v>139953</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>24.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139717</v>
+        <v>139960</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>75.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139748</v>
+        <v>139977</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>640.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139755</v>
+        <v>139984</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>650.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139779</v>
+        <v>140010</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>105.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139786</v>
+        <v>140041</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>105.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139793</v>
+        <v>140164</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>105.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139809</v>
+        <v>140270</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>112.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139816</v>
+        <v>140294</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>109.0</v>
+        <v>102.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>