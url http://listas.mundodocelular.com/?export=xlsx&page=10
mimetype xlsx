--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,146 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 23:58</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA NATURAL</t>
+    <t>Lista gerada no: 24/06/2026 17:04</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>MOTO G05 XT2523-2 4+128 D.GREEN</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
-[...62 lines deleted...]
-    <t>CEL XIAOMI REDMI A5 4/128GB DOURADO</t>
+    <t>IPHONE 12  64GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4F4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c006024081b4d80d82209dd83b91d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d70f5bcc76c276904edc2dfbc94ab1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f8bc65374d06cf2250f491b170282.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc5c4d901fb8838e4e15fcc535ff8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430ef7de9f91848c45201e364225efa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f90eb7723dc0699d78fa0b890bc37.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b87d29b6d21f4c611b233c1d5ef3f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9636751b4aa9f17043ac48875138c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390bce3dfd7dd2c209c2984e5f6de7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204570a66924abdf5f026bd5042308d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b2041cd711d22c65c1ab18cee861e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e988af3d30e72a362b97f6babf6a7bd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd083b4b7a38be29fb95ead6ee2eeab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454789f2d84ca9d2c24924b60fdb9383.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3735df2172635da9e75db79297f32.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc71a7415839958b72b35eaf19936.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7273ad5515bde5694b52f2c8f2ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1653be041b7ca9ba363050de5a52e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783763f91f0328d680305e7791fdf18.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7de9373abfb5f111bd52fcd57685f9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4815f1df12849262b31696364fe3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a86e15f89337f23afd7d818a1f48a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e836eb67a78f83e7c2bf1a205fe4f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d34e9071c5c48f411047b9e3902cd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b299de91f0bcf03e4ed24635607183a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e595afaeb033b2c82267e7006a76a1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb08bf7a85959208641b0bb5b412bd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31252d130628d84a8ca28caadf9fe878.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9d1f3ec04af35979a036f4598ad3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb261a2783f927dad84b05802bcfc3a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942e4b75d6d4df3580f55188d0a4a7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e5b444da6fa03a4938b43e0ecde6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e5f50ad0c3996522dbb6d5b28313.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9c5853a2bd6b7b8558622844ec59.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc618e6863bbafacf3d5d969922383c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7b5b662fc6f4979a679399e34fe4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6fecc6846863636e1e01de216941b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bafdf9997b5c46be2f52a980be8e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090d52ca2184e88bc9c4dee6764e17.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf0c9b6eaed74658aa7583e4f99dca.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139755</v>
+        <v>140836</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>650.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139779</v>
+        <v>140935</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>105.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139786</v>
+        <v>141147</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>105.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139793</v>
+        <v>141178</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>105.0</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139809</v>
+        <v>141291</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>112.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139816</v>
+        <v>141314</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>109.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139823</v>
+        <v>141352</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>138.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139830</v>
+        <v>141376</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>138.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139854</v>
+        <v>141383</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>178.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139885</v>
+        <v>141390</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>370.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139908</v>
+        <v>141406</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>495.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139953</v>
+        <v>141413</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>685.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139960</v>
+        <v>141604</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139977</v>
+        <v>141628</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>685.0</v>
+        <v>338.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139984</v>
+        <v>141703</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>685.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140010</v>
+        <v>141901</v>
       </c>
       <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
         <v>26</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>97.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140041</v>
+        <v>141918</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>97.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140164</v>
+        <v>142038</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>430.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140270</v>
+        <v>142069</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>102.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140294</v>
+        <v>142113</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>102.0</v>
+        <v>58.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>