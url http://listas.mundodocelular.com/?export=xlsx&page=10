--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,155 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 17:04</t>
-[...11 lines deleted...]
-    <t>MOTO G05 XT2523-2 4+128 D.GREEN</t>
+    <t>Lista gerada no: 24/08/2026 07:39</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA  10.36" (THERMAL VERSION ) 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK 27T 12/256GB 4G</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>MOTOROLA</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 12  64GB GRADE A VERDE</t>
-[...56 lines deleted...]
-    <t>BLULORY</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-653 PROFISSIONAL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4815f1df12849262b31696364fe3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a86e15f89337f23afd7d818a1f48a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e836eb67a78f83e7c2bf1a205fe4f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d34e9071c5c48f411047b9e3902cd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b299de91f0bcf03e4ed24635607183a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e595afaeb033b2c82267e7006a76a1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb08bf7a85959208641b0bb5b412bd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31252d130628d84a8ca28caadf9fe878.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb9d1f3ec04af35979a036f4598ad3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb261a2783f927dad84b05802bcfc3a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942e4b75d6d4df3580f55188d0a4a7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e5b444da6fa03a4938b43e0ecde6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878e5f50ad0c3996522dbb6d5b28313.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d9c5853a2bd6b7b8558622844ec59.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc618e6863bbafacf3d5d969922383c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7b5b662fc6f4979a679399e34fe4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6fecc6846863636e1e01de216941b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bafdf9997b5c46be2f52a980be8e0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e090d52ca2184e88bc9c4dee6764e17.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf0c9b6eaed74658aa7583e4f99dca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e27e526eb5bf9122db3029f2ec88d9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf92ee10569256c7a87bf3613144cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27002ec75f942433a21720174010d5b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244085defa947a60743080e9b3a965.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98cc3d51f9e7f1055496ab428ca596.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94ec56503e50069b1a33eb287f2a07.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d4c0553549da71b26335afd83745d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c4ff96a3f7ffbce1d54d7bf4bd4b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7bad93345f3743b8ff1655f310c26.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d12b6ad9f72d902a040cf239cbcac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e737a131205a5e71b77287bf59b67.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc36ed01ba8fe19b350050807146d1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17904a7baec72ac221ddbe30d0d21dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2bef11febf85e05b1912bdf83d706.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191054dd3a90b3d5a788f87256f26fd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79a354fb93631a261ce6d0b7317924.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771c8cca4c7d7b74951289c2ae1897f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2f91c3e2bc1eca29c0feae673f69a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d5520ad3e2f1139c14c6c39bd3409.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4600f160faeddcbc339153012f5f64.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>140836</v>
+        <v>143363</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>89.99</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>140935</v>
+        <v>143370</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>92.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141147</v>
+        <v>143387</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>325.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141178</v>
+        <v>143394</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>213.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141291</v>
+        <v>143400</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>199.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141314</v>
+        <v>143417</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>199.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>141352</v>
+        <v>143424</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>299.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>141376</v>
+        <v>143431</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>290.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>141383</v>
+        <v>143455</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>335.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>141390</v>
+        <v>143462</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>335.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>141406</v>
+        <v>143479</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>335.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141413</v>
+        <v>143554</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>335.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141604</v>
+        <v>143769</v>
       </c>
       <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" t="s">
         <v>25</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>319.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141628</v>
+        <v>143776</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>338.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141703</v>
+        <v>143783</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>279.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>141901</v>
+        <v>143790</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>469.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>141918</v>
+        <v>143868</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>522.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>142038</v>
+        <v>143875</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>290.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>142069</v>
+        <v>143899</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>740.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>142113</v>
+        <v>143929</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>58.0</v>
+        <v>55.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>