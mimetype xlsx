--- v1 (2026-03-13)
+++ v2 (2026-05-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 17:51</t>
+    <t>Lista gerada no: 01/05/2026 20:27</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -133,57 +133,57 @@
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
-    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
-[...5 lines deleted...]
-    <t>IPHONE 11 256GB GRADE A PURPLE (ROXO) US - SWAP</t>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197106c76696c60a8c81dc926f32cb5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d0c80054a8dc4c1bf60b257856e23.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20bff9c98ec8041efb1a4384ad27ec.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5deb1aef8fedb1c39a5e6d8b7d15cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6814f12aff2b5c94b621e8340a5d85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49635cb55bd4f66355d739ae7e89f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e41fd6fbcb0848d03e5250905281.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a95060eff9be588f8ce7bd214bbb5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74017a433a1596e15692371cd59e5e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628c39859492b1b2b6e826af96a0d9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536b6d2dd59c1fbb77320a873a991fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b690a981fa7d08b5540458294ee573.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e200e21b219db1c88970beeeb1fc75.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2edf9c007f52071f260f86da687cde.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eccc438014ebf6365c3dffcf533851.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3054e5e98ac21af5c7aa6e5f4202.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb594cc138d824b38d16adfba5ebddd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53049ee90a8105d6b9a4cebd47ce0f09.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e220d43b7431dd14c3a74735e922fd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5da216533fbeec75689b3f39d1056c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13cc52009d49cb92c7e112533b1aa4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203cc5e0528fce1bb9981a8610b02c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfba3e1d4aaf532080e27cb267ff92.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5371f9eb7f5edc4273a891d04f48.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a766fba85eb2059e622c00b622340.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca53cf4e9e2ccbed0b7b2a4ffa1571.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b399a73991fd205f0f811d0ffa10a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b59c528f9d3feb2c0e1aeaa9e61f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecd9947af2337a7b2ca8fca033d7a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc21d672e560640724447b054ee1f2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4aec6971429042d179d46841f678f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7065c471419bd66e161ccf19e80138e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a34a6a035b8d60a2efea73e4ba06f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8085f88e04a94ccd73c5ad82e47a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480c40f5061d12ad6e54ed0344ed92.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec290054a35e4306b35792af5563cc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878764c916baa6c399ddad8699283a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8a50dd826627934c890e015e3f519.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d3817ad59ee92abd1f1ac162133a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794b8f351ac8ed96befc1018d2f99a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,51 +1117,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1454,80 +1454,80 @@
         <v>18</v>
       </c>
       <c r="F18" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>103428</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>104319</v>
+        <v>107068</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>78.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>105477</v>
+        <v>107440</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>