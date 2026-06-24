--- v2 (2026-05-02)
+++ v3 (2026-06-24)
@@ -14,176 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 01/05/2026 20:27</t>
+    <t>Lista gerada no: 24/06/2026 10:36</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE XR 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
-[...1 lines deleted...]
-  <si>
     <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
   </si>
   <si>
     <t>BATERIA</t>
   </si>
   <si>
     <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLU</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB - GRADE A+ / BRANCO SWAP</t>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
+  </si>
+  <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
+  </si>
+  <si>
+    <t>FONTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13cc52009d49cb92c7e112533b1aa4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203cc5e0528fce1bb9981a8610b02c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfba3e1d4aaf532080e27cb267ff92.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe5371f9eb7f5edc4273a891d04f48.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a766fba85eb2059e622c00b622340.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca53cf4e9e2ccbed0b7b2a4ffa1571.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b399a73991fd205f0f811d0ffa10a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91b59c528f9d3feb2c0e1aeaa9e61f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ecd9947af2337a7b2ca8fca033d7a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc21d672e560640724447b054ee1f2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4aec6971429042d179d46841f678f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7065c471419bd66e161ccf19e80138e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a34a6a035b8d60a2efea73e4ba06f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be8085f88e04a94ccd73c5ad82e47a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480c40f5061d12ad6e54ed0344ed92.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec290054a35e4306b35792af5563cc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878764c916baa6c399ddad8699283a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8a50dd826627934c890e015e3f519.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d3817ad59ee92abd1f1ac162133a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88794b8f351ac8ed96befc1018d2f99a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e52e5def8a71003d3d57cdf560cf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b586db3534d55efd3a419ac7709519.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f0c1dc8c5b900826705344f0e816b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ffd737216e6a4a9a6e42ec9bf9d3a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c9aed6b215976349b39018abac41e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354788fb69ca2b86dd199dae4fac7f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25090bdaa2bfbb9afa5b4b5e32c5d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452fc8a1382cb1455aa119106edb1d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ac0e8f9f5c21fbc85a4294742dd6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3198c4e36d5cb1aa2c8829fd78083b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf064df4dee56b633e87eaa1f1c1b02a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6910064b962f014c5c9739eed760ab.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b93daa69a099859531d5935ee2dea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110255e9e3c531837aef793dc68a72.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3bb239ae16cbcb9339c9ed67f6bea.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78c58169eff4981939bac6d0fe5ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c226d93cc66321c6d639cc39132c7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2bbb741668c8885745a5f4c0b9a5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe321a7c8528d92309c218ee022766cd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f54d86988e33f636fc5c5dfc0ae356.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1199,335 +1205,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>79228</v>
+        <v>83140</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>175.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>93927</v>
+        <v>99059</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>199.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>99042</v>
+        <v>102490</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>120.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>99059</v>
+        <v>102506</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>99332</v>
+        <v>102513</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102483</v>
+        <v>102902</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>335.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102490</v>
+        <v>102940</v>
       </c>
       <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
         <v>33</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>325.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102506</v>
+        <v>103411</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102513</v>
+        <v>103428</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>335.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102902</v>
+        <v>107068</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>470.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>103411</v>
+        <v>107440</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>103428</v>
+        <v>107488</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>410.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107068</v>
+        <v>107860</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>799.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>107440</v>
+        <v>108065</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>