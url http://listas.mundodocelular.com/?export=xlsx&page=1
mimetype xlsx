--- v3 (2026-06-24)
+++ v4 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 10:36</t>
+    <t>Lista gerada no: 24/06/2026 11:58</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -212,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e52e5def8a71003d3d57cdf560cf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b586db3534d55efd3a419ac7709519.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f0c1dc8c5b900826705344f0e816b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ffd737216e6a4a9a6e42ec9bf9d3a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c9aed6b215976349b39018abac41e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354788fb69ca2b86dd199dae4fac7f1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25090bdaa2bfbb9afa5b4b5e32c5d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c452fc8a1382cb1455aa119106edb1d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ac0e8f9f5c21fbc85a4294742dd6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3198c4e36d5cb1aa2c8829fd78083b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf064df4dee56b633e87eaa1f1c1b02a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6910064b962f014c5c9739eed760ab.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b93daa69a099859531d5935ee2dea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110255e9e3c531837aef793dc68a72.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3bb239ae16cbcb9339c9ed67f6bea.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f78c58169eff4981939bac6d0fe5ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c226d93cc66321c6d639cc39132c7b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c2bbb741668c8885745a5f4c0b9a5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe321a7c8528d92309c218ee022766cd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f54d86988e33f636fc5c5dfc0ae356.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28d901f120ea6dea4066ddccf8dde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecee44f37abea23116eccadb41e2d5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7715b5499690eaccf47e73b95eb772.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738275c8582fc9b0cd4736d8a9228db.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea2c0b2c710322fcd14abfa3a957f1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b9401b09b970e5fb61920be7b8e4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b2b52a77f6f16d8eafb00d1a30c05.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7ceb3fd448de067310b055444e1fb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e915587754ad9c660564bffdd08ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35bfd270b5e1b4ebd457f222ff397.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c010e7862fd866bfc8377062ae0e25.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c549995bd3ecd076478d7e7ce784.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5d90f30a8a9ecea4ac41074ac47c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a992bff572d28fe6e4a98b29da60a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fd4ea0cc812ef205ad1435baaa992.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ec375700abe60d902576b44b2f2b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85a923033fd9b86ab5963b6a23052a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce67fc07585bbcf5b3e533354ea67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0bcff9d55df7886fd45705df6de9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc447d41818b5975f6d70a99ec2bf4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>