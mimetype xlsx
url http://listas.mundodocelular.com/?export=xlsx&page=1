--- v4 (2026-06-24)
+++ v5 (2026-08-24)
@@ -14,182 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 11:58</t>
+    <t>Lista gerada no: 24/08/2026 04:13</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
+  </si>
+  <si>
+    <t>BATERIA</t>
+  </si>
+  <si>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
-    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
-[...1 lines deleted...]
-  <si>
     <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d28d901f120ea6dea4066ddccf8dde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecee44f37abea23116eccadb41e2d5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7715b5499690eaccf47e73b95eb772.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738275c8582fc9b0cd4736d8a9228db.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea2c0b2c710322fcd14abfa3a957f1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23b9401b09b970e5fb61920be7b8e4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b2b52a77f6f16d8eafb00d1a30c05.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7ceb3fd448de067310b055444e1fb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e915587754ad9c660564bffdd08ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35bfd270b5e1b4ebd457f222ff397.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c010e7862fd866bfc8377062ae0e25.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c549995bd3ecd076478d7e7ce784.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c5d90f30a8a9ecea4ac41074ac47c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a992bff572d28fe6e4a98b29da60a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fd4ea0cc812ef205ad1435baaa992.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ec375700abe60d902576b44b2f2b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85a923033fd9b86ab5963b6a23052a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ce67fc07585bbcf5b3e533354ea67.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0bcff9d55df7886fd45705df6de9e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc447d41818b5975f6d70a99ec2bf4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eefb3e903fe22e3ec27b65332bd8b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01341bd6377e4c7d6354c5708fe6dfad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b975d097705a4bedab281f37797aa69.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309114051ec3bb84ec7aa4b7a1fc07fe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f6109c8e36d6005b3d51e5aeb7c17.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe0d144c05b2a129b2827b44c9bb46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293865865e1ac083231bd4429441db6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852894f558fb5d241bc1397c004aa39c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3373fb8fb298cb022d9cc7fdfd0f473.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825e6f06a6893d8c241f3826cab8950.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ad8096af7c1c337eefad5bbe50be.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a142ba8bc850d269656444ac89f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6ab7e572c875669d9936c989b6d81.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca2a8230dce71ac5d8913c5d4cce27.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dc743da5b5ea7f9978ef93d9a501e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd3c245ae355755cda8077623c8d29.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b929f03050a7b9128ca9359560452.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058884c2776ce89e13152c0c5b70df.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118455f930136c071f23ee4f56633b6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a956c5033be3a3bfbd22d55179b58.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,335 +1211,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>99042</v>
+        <v>99059</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>99059</v>
+        <v>102490</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>102490</v>
+        <v>102506</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>102506</v>
+        <v>102513</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>102513</v>
+        <v>102940</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102902</v>
+        <v>103428</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>470.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102940</v>
+        <v>107068</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>33.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>103411</v>
+        <v>107488</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>385.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>103428</v>
+        <v>107860</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>107068</v>
+        <v>108065</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>799.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>107440</v>
+        <v>110372</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>420.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>107488</v>
+        <v>110426</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107860</v>
+        <v>110648</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>158.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>108065</v>
+        <v>110716</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>40.0</v>
+        <v>325.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>