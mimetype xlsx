--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,146 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 05:34</t>
-[...2 lines deleted...]
-    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
+    <t>Lista gerada no: 22/10/2026 20:25</t>
+  </si>
+  <si>
+    <t>CELULAR FOSSIBOT F109 8/256GB 6-.75"DUAL-SIM  PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>FOSSIBOT</t>
+  </si>
+  <si>
+    <t>TABLET SAMSUNG GALAXY TAB A11 64GB  SM-X135 4G SILVER</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>MINI CELULAR  S26 ULTRA  BRANCO</t>
+  </si>
+  <si>
+    <t>ANDROID</t>
+  </si>
+  <si>
+    <t>MINI CELULAR  S26 ULTRA  AZUL</t>
+  </si>
+  <si>
+    <t>MINI CELULAR 17 PRO MAX MINI  ORANGE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>MINI CELULAR 17 PRO MAX MINI  BRANCO</t>
+  </si>
+  <si>
+    <t>CELULAR 17 PRO MAX 12/ 512  MINI  AZUL</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB AMARELO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB AMERICANO SWAP HSO  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>ROBOT ASPIRADOR  XIAOMI  VACUUN H40 BHR07XBEU 220V - RECARREGAVEL / BRANCO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO SAND 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
-[...47 lines deleted...]
-    <t>TABLET CIDEA  CM 817 AIR 8 RAM /512GB  8"  PULGADAS  ORANGE</t>
+    <t>ULEFONE RUGONE XEVER 7 SAND 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 27 PRO BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB AMERICANO GRADE A  SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  VERDE</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
-[...8 lines deleted...]
-    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE  SWAP</t>
+  </si>
+  <si>
+    <t>1,060.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a13e82e966302d407996cdfff4f46.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc35326e36d0f6910075d27990c9b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75755f7e58195be90248f2e8eadef2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e2f9b8cfcc007e784ebfff409ea6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf44e7164b2bf10340139792a6dda1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061aaa403cfb98933157ccf1beefe2c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440601b62218931ae67b3ce676667fb7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc60934ae4cc64464b864eedd9e057.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f49b74d47f382880395d611eeec020.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56c69e23ceeeb308b5a181966232c9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b70aab62abbcb34529a6cb58376fa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de6ad1488ea3112abbc6949c89804.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7dd9e9dce56364dd021bc7fc1e01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ad2e26514e17370c257bed144bbc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435076a4c70f860a7d3553f7fe13d637.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723758b2f43f4296d6bf40c5d1957a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e4e38ecc6ebc34910743eaa2ef08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a146b52dc2842ab3d0eb94abad93bfa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e03025bcc04fdea25402fe6b23765.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10111ffdf89769582caa3da0f8f5cc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e9495941c55d691fbebbd88f0f23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f5754b68b37207485a329c3f4a201.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126cdf243a5caf012af632d0c1eae7a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e62a77a3cfe9b385de7deb1e290e0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac9f281327d14e2c502cb2323e1abb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3eafb647db9188c1f8e0f92d69dc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add61ef227870e258e74fe46290f84f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9020ee107ead1befe1c52bdb47a71b2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b24c0b2f1f18c8584e42c90efe80a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b18470aa09cb227a53abece990c75c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc7731008e37a7d033c862823762de.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbf86c4e2a32377b075b7d67710f1c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6485bd68b3c4303fbd6ed0f98ebd6b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b652b4462a21860bbe2cab5866c5be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1e362d27e26ad0ae8b05c559c8848.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb144809e3c4806bfe9c14ef42cd723.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b38958a7e407e8026ebc4f5622bc88.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d77caa0cf495472011825b9845035e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a6801cb4b983755007fd9a4f0a795.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3a1dce934da1a1bbaa53f75ec142.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156127</v>
+        <v>157100</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>207.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155960</v>
+        <v>157025</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>585.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155953</v>
+        <v>156998</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>530.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155892</v>
+        <v>156981</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>239.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155847</v>
+        <v>156974</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>830.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155830</v>
+        <v>156967</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>650.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155823</v>
+        <v>156950</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>650.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155779</v>
+        <v>156929</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>835.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155762</v>
+        <v>156790</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>835.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155755</v>
+        <v>156783</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>835.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155717</v>
+        <v>156769</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>650.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155687</v>
+        <v>156745</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>645.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155670</v>
+        <v>156738</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>595.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155663</v>
+        <v>156721</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>345.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155656</v>
+        <v>156660</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>340.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155649</v>
+        <v>156578</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155588</v>
+        <v>156561</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>72.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155571</v>
+        <v>156554</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>62.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155502</v>
+        <v>156547</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>110.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155489</v>
+        <v>156486</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>75.0</v>
+        <v>20</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>