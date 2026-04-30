--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -14,167 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:44</t>
-[...2 lines deleted...]
-    <t>GTIDE SMART WATCH POWER BLACK + TAKA PERFUME</t>
+    <t>Lista gerada no: 30/04/2026 08:30</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...86 lines deleted...]
-    <t>INFINIX</t>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c71f34e503ef881f867634efb8738.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2518140ddbf1e4b6cf33b1166f7bb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2980f77b1fda9d559f1b4b69796beac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced768ce933e41c17a40dd6adbbb257.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd929af3b0b0d40ca48df27706cc618d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f85e53e4756d337d8652a04d704af0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2636d054b8aab2baee9d0021e31ef.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285c1e7bc7334ef87a74002d94c2b9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201003674cf874ed4a34b88a2d86749.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6af32d372d286ad8d9bb2917caed64.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477feec5d3ae63f7f6493eba43f42656.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4add744eafc73d580718eb90d9a8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9dd630407274a09d85f3e3bf8f071.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883b2df1c668e12eb0d37e4c11c9df.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb4852a03908e32d53217711450d44.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01051cf8f9e7d3a23c9bde83617eaf.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f16ccf62d5ce1547b54c8bdae77e2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317848904d7a2c6f714c7af84f5ead30.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f581b829ae63915c995f8ef94717c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e598af6e6859923ff0b842749c41f2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621362be80332b5b6074734d8f6869.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc2674b16457054a5aa2b44ab4c73.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf19155884b16b39bbf756a75c233de.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c97d9030bbee94c08ec6b6af895cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3dfc8bdaa9f5f8df31974cf5c9ba.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aec323b005fb159d98ee0a0eccf6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8c9649660a8025d3dd58da0aa89d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37c1f1b15db4f631667d9f041c69f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf904d250a217495b2cf66bee86f2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6480c751e54c39ce3fd488b0199b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ebc2610018d33b29ccedba2b3793.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50d33be0739f6392bfd8f1d6053ff.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eca9c5369d1c539f6bb6a5da171d4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb1a72828c8baba1a1d343281f45b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712440d93e15e00e4841c49c8695371.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7966ef83becd37caa7ad4078283a68.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58faa41551651371a60befa957316.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1187288c1fd0ba7832322b946a6e244.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517ca68d4d34b20123b1e23f3f7aa73.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2252c0d5f44ac2763a8ca7ba0e1d9d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1110,415 +1083,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150460</v>
+        <v>150934</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>35.0</v>
+        <v>890.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150415</v>
+        <v>150927</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>75.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150408</v>
+        <v>150903</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>78.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150392</v>
+        <v>150880</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>190.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150385</v>
+        <v>150873</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>190.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150316</v>
+        <v>150859</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>410.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150279</v>
+        <v>150842</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>360.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150262</v>
+        <v>150835</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>363.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150163</v>
+        <v>150811</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>397.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150156</v>
+        <v>150804</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>397.0</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150149</v>
+        <v>150798</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>397.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150132</v>
+        <v>150781</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>345.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150118</v>
+        <v>150774</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>360.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>149914</v>
+        <v>150750</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>25.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149907</v>
+        <v>150743</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>520.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149884</v>
+        <v>150736</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>520.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149877</v>
+        <v>150729</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>510.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>149761</v>
+        <v>150705</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>56.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149600</v>
+        <v>150699</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>138.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149587</v>
+        <v>150682</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>96.0</v>
+        <v>449.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>