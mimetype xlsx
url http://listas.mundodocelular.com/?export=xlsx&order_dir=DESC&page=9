--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,140 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:30</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+    <t>Lista gerada no: 24/06/2026 05:22</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
-[...47 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB PINK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
+  </si>
+  <si>
+    <t>Ulefone Rugking NFC Dual Sim de 256GB/8GB Ram de 5.99" 50+2MP/8MP - Preto</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621362be80332b5b6074734d8f6869.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dc2674b16457054a5aa2b44ab4c73.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf19155884b16b39bbf756a75c233de.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c97d9030bbee94c08ec6b6af895cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3dfc8bdaa9f5f8df31974cf5c9ba.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aec323b005fb159d98ee0a0eccf6c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b8c9649660a8025d3dd58da0aa89d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf37c1f1b15db4f631667d9f041c69f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedf904d250a217495b2cf66bee86f2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6480c751e54c39ce3fd488b0199b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ebc2610018d33b29ccedba2b3793.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50d33be0739f6392bfd8f1d6053ff.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eca9c5369d1c539f6bb6a5da171d4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cb1a72828c8baba1a1d343281f45b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712440d93e15e00e4841c49c8695371.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7966ef83becd37caa7ad4078283a68.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf58faa41551651371a60befa957316.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1187288c1fd0ba7832322b946a6e244.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517ca68d4d34b20123b1e23f3f7aa73.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2252c0d5f44ac2763a8ca7ba0e1d9d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f957b70093b96ab39d8cef77df36f88.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf032440591a09e453efce4e2357a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14c92bcd4dbced56b5d7320ae2779.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507e709b9801b10d1bbb70acc1a9303.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36754f7b52bbc5bca420512f5b6b33.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff769d8c1f2a157f56625dca553a7a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f342525c7ca6955ffe48b246cd5f27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fb3aab42049caec9b123d992f796.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7ac979ed168e1d5cf3ec5f9ff2d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341990f5a081b2840b97e12c0868a1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f479d1f204a9ac6951729b6aaf0594.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51053078b68e1d63abbeefc71e86868f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024725c8669941991eac950eb86d1730.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1204e81030c51d590b21a00fead1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7b47d9a86a03142994022ff10893.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954792912b1a350bbef6cc9ab4343e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a7287df23d0ff0e5f98d6421a1dc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e448441c53132e91a4cf3538627ea9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7054d5c2dba21db1a2933d149b723.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d05bc044c0bc3b26798b701de1cf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150934</v>
+        <v>152174</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>890.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150927</v>
+        <v>152150</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>870.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150903</v>
+        <v>152143</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>799.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150880</v>
+        <v>152136</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>780.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150873</v>
+        <v>152099</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>790.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150859</v>
+        <v>152075</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>740.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150842</v>
+        <v>152068</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>740.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150835</v>
+        <v>152051</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>740.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150811</v>
+        <v>152044</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>695.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150804</v>
+        <v>152013</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>686.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150798</v>
+        <v>151993</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>680.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150781</v>
+        <v>151986</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>590.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150774</v>
+        <v>151979</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>580.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150750</v>
+        <v>151924</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>580.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150743</v>
+        <v>151917</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>555.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150736</v>
+        <v>151900</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>545.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150729</v>
+        <v>151894</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>545.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150705</v>
+        <v>151863</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150699</v>
+        <v>151856</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F20" s="3">
-        <v>449.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150682</v>
+        <v>151832</v>
       </c>
       <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
         <v>29</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>449.0</v>
+        <v>178.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>