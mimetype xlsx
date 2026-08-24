--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,143 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:22</t>
-[...5 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>Lista gerada no: 24/08/2026 05:34</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
-[...59 lines deleted...]
-    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
+    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8 RAM /512GB  8"  PULGADAS  ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f957b70093b96ab39d8cef77df36f88.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf032440591a09e453efce4e2357a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e14c92bcd4dbced56b5d7320ae2779.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507e709b9801b10d1bbb70acc1a9303.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36754f7b52bbc5bca420512f5b6b33.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff769d8c1f2a157f56625dca553a7a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f342525c7ca6955ffe48b246cd5f27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2fb3aab42049caec9b123d992f796.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef7ac979ed168e1d5cf3ec5f9ff2d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341990f5a081b2840b97e12c0868a1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f479d1f204a9ac6951729b6aaf0594.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51053078b68e1d63abbeefc71e86868f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024725c8669941991eac950eb86d1730.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1204e81030c51d590b21a00fead1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7b47d9a86a03142994022ff10893.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954792912b1a350bbef6cc9ab4343e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a7287df23d0ff0e5f98d6421a1dc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e448441c53132e91a4cf3538627ea9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7054d5c2dba21db1a2933d149b723.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23d05bc044c0bc3b26798b701de1cf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a13e82e966302d407996cdfff4f46.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc35326e36d0f6910075d27990c9b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75755f7e58195be90248f2e8eadef2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62e2f9b8cfcc007e784ebfff409ea6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf44e7164b2bf10340139792a6dda1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061aaa403cfb98933157ccf1beefe2c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440601b62218931ae67b3ce676667fb7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc60934ae4cc64464b864eedd9e057.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f49b74d47f382880395d611eeec020.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56c69e23ceeeb308b5a181966232c9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b70aab62abbcb34529a6cb58376fa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de6ad1488ea3112abbc6949c89804.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7dd9e9dce56364dd021bc7fc1e01.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4ad2e26514e17370c257bed144bbc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435076a4c70f860a7d3553f7fe13d637.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723758b2f43f4296d6bf40c5d1957a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e4e38ecc6ebc34910743eaa2ef08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a146b52dc2842ab3d0eb94abad93bfa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e03025bcc04fdea25402fe6b23765.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10111ffdf89769582caa3da0f8f5cc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152174</v>
+        <v>156127</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>920.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152150</v>
+        <v>155960</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>645.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152143</v>
+        <v>155953</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>650.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152136</v>
+        <v>155892</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>11</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>645.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152099</v>
+        <v>155847</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>920.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152075</v>
+        <v>155830</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>605.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152068</v>
+        <v>155823</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>11</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>605.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152051</v>
+        <v>155779</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
         <v>11</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>595.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152044</v>
+        <v>155762</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
         <v>11</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>605.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152013</v>
+        <v>155755</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>11</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>730.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151993</v>
+        <v>155717</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>11</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>730.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151986</v>
+        <v>155687</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>11</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>685.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151979</v>
+        <v>155670</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>610.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151924</v>
+        <v>155663</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>11</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>340.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151917</v>
+        <v>155656</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>290.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151900</v>
+        <v>155649</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
         <v>11</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>290.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151894</v>
+        <v>155588</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>290.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151863</v>
+        <v>155571</v>
       </c>
       <c r="C19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
         <v>27</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>290.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151856</v>
+        <v>155502</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>169.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151832</v>
+        <v>155489</v>
       </c>
       <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>30</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>178.0</v>
+        <v>75.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>