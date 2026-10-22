--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,149 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 05:35</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BLACK</t>
+    <t>Lista gerada no: 22/10/2026 19:40</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP DESERT TITANIUM RF</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...19 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
-[...5 lines deleted...]
-    <t>CELULARES</t>
+    <t>XLINK 7 SAND DUNE WALKIE TALKIE GLOBAL NET 4G</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
-[...32 lines deleted...]
-    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+    <t>XLINK 7 BLACK WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  PRETO 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8 BLACK 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK X32 6 RAM /128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK MINI 20  PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO VERDE  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 512GB AMERICANO SWAP GRAY HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AMARELO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO SWAP HSO GRAY</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH ROXO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH PINK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BEIJE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE GOLD</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP  GRADE A AZUL ULTRAMARINE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a127d5c61620c59600031547baee9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1f58cb7abd56b3e3928163fbc007.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73b25a19ba0717887681f14e67dbd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85f1d8890791bcee0ef029ca12d1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75832e3da8882a1c63c791ea3c8d443c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b777f920e52bdd3a9c20b968d451bc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dbecd534b3cf568cf342e549a79d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c1b4b987cc41f07c6eb32394a620.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ea61908fcf80879bdf56e1d5d531.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246d55cef296c23330feca3577c8f5e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7e349745efc4299e6d62d4e25744.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69c879a47603a2e549c61a1f1ab05c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c90506f51498f9f85a38704beaa56.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8276fd3b3792e16f6ce52a9be5f7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e458f3b125066f471b01bcec7d9045.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2b08f34d581bacf27271f7de51d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8e184e6270aff665325486539348.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2bd3ac695c620adeb754ea9d73faf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa9fc89c9d2b9126158b9dd8347a50.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a5739b999eff108cba438e03481c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b4efb3a83d3b49abab7833e3c26b3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a66a18c71e6654c76ce706a330945a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff608028e23a475394ae995515662fa8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535fe6315d72e20422d2244a06fbd3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9b95197d74a4fb81b2f38dbb291d7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b6646f12d08d6457a639d8b24852.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2528a5a5a47ea7be4e45eff5ace1a31.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177dba5888d4d362440328456fcc6ab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc767a75dbb067c55e38a947f5064a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62d01b4d4694ec336e1200ab29c53f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754ca63a7fb9c0dcba7bcae93eba7e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876e8a94a1564de00acbb82b8a9262.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec449f310db6c2ce296ee95f36b464ee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2021354981a9d05d7d04a6fb53245.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c0b99411f7d1a5b3c967894753af.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a2eecfe3b7de66196c9f00cf490ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd8f064d3af56f8e47109333fe70b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f518d04df009bdca58a05197bdcbd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab19b944ca0ecb6db0c6dd527bd3c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104447b22a7473873b45d80aa18ef1d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156547</v>
+        <v>157636</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>65.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156431</v>
+        <v>157629</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>410.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156417</v>
+        <v>157612</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>327.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156400</v>
+        <v>157605</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>327.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156387</v>
+        <v>157599</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>265.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156271</v>
+        <v>157582</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>650.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156264</v>
+        <v>157575</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>650.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156257</v>
+        <v>157551</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>290.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156240</v>
+        <v>157544</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F10" s="3">
-        <v>325.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156233</v>
+        <v>157452</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>330.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156226</v>
+        <v>157445</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>425.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>156219</v>
+        <v>157360</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>218.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>156202</v>
+        <v>157339</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>218.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>156196</v>
+        <v>157254</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>189.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>156189</v>
+        <v>157247</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>189.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>156172</v>
+        <v>157230</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>129.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>156165</v>
+        <v>157216</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>129.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156158</v>
+        <v>157209</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>125.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156141</v>
+        <v>157193</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>125.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>156134</v>
+        <v>157117</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>105.0</v>
+        <v>595.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>