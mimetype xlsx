--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -14,149 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 23:42</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+    <t>Lista gerada no: 30/04/2026 08:32</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BLACK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...68 lines deleted...]
-    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+    <t>IPHONE 14 PRO 256GB GRADE A  PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB ROXO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB VERMELHO   GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11167466abc6d7926132c7fca6b7ed3e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9839a670bd4216b36bc9cb2b50ebc83.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ecaec16a875748243b21174071920.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac40744a4df1ba38ee0f97810cabf7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0aedd81c0f85d2f13d08b9419d9fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ca3460d61bd0dde0a2dd002dfba2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34a799ca5b90d4152acb0941379d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad2fb6ca4c1267cce98f3b39af2ab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707786c85260a2e606ed934bb50ab696.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4161cc30cb0c455c182a74be8d17fed.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc1393df9265c60ac31ab6cb11ffac.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e65349312fd876e3bcb6c347ce6c7d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aae67b6d42b6c117efb6834063fbed.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde5a91589cec38aea5096416897161.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f91036b466aa5760464c5940c82719.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ec7ae22fd7afa2b7a570049ef9d7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48312c49594421c193d6ed15ccf5c2e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc520c977df4e1a7539cfbdfe298c1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da35e4240c94f3e23c328fc2cdcd1eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea56fec2ebd540a03745dabc56c1ed9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdf9cc32ded431995cbbf5893f5ca.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d8ac2e6aa0b9a34db6066eddbbd6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c0aa8c8767ca9f71d5f300b6aaf4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df39a586318cdedc3ddfe8fd4baed9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683be7e644faf4de3c90cdfc0e7655.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99167b3d1fbe86739ee37d12723546.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540fb3407723f9f79c1d88a9876c7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144224ff37ca50b697d6eedf0f8820f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efbe2af871370410a4e8a956b566e0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec135f86e5882fbc0b59a68301c604.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8a52d8af11acf597d6c48f197805.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719f882b211ab6d0856df8e70ca8fbc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8cf4d8901757784e91c828e9cbbd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc272d6259cd021134011b9c2fcbf8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82ce5c1b4699da5226818a3832c93.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d41485d81efec3065de50340e8929.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032cdc7b9db76883763efe0a8acea1a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f057c341b8c2a44889c71d60ffa7cb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e971cc213dc0e760a246abca26e9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b427d39035f92738992897775a86739.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150699</v>
+        <v>151252</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>455.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150682</v>
+        <v>151245</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>455.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150675</v>
+        <v>151238</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>455.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150651</v>
+        <v>151221</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>235.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150644</v>
+        <v>151214</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150620</v>
+        <v>151207</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>9.99</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150613</v>
+        <v>151191</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>9.99</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150606</v>
+        <v>151122</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>9.99</v>
+        <v>369.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150590</v>
+        <v>151115</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>9.99</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150583</v>
+        <v>151108</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>31.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150576</v>
+        <v>151092</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>19.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150569</v>
+        <v>151085</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>19.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150545</v>
+        <v>151054</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150538</v>
+        <v>151047</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150521</v>
+        <v>151023</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150514</v>
+        <v>150996</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>35.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150507</v>
+        <v>150989</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>35.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150491</v>
+        <v>150972</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>38.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150484</v>
+        <v>150965</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>36.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150477</v>
+        <v>150941</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>35.0</v>
+        <v>885.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>