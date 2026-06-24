--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,140 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:32</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 05:31</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>SMARTWATCH  ABC HW ULTRA 3 A3097 7IN 1</t>
+  </si>
+  <si>
+    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>RELOJ SMARTWATCH ABC A3090 HW X MINI BT CALL 7 IN 1</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
-[...56 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fdf9cc32ded431995cbbf5893f5ca.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0d8ac2e6aa0b9a34db6066eddbbd6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86c0aa8c8767ca9f71d5f300b6aaf4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df39a586318cdedc3ddfe8fd4baed9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683be7e644faf4de3c90cdfc0e7655.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99167b3d1fbe86739ee37d12723546.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63540fb3407723f9f79c1d88a9876c7e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144224ff37ca50b697d6eedf0f8820f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efbe2af871370410a4e8a956b566e0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec135f86e5882fbc0b59a68301c604.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8a52d8af11acf597d6c48f197805.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719f882b211ab6d0856df8e70ca8fbc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b8cf4d8901757784e91c828e9cbbd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc272d6259cd021134011b9c2fcbf8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b82ce5c1b4699da5226818a3832c93.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d41485d81efec3065de50340e8929.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032cdc7b9db76883763efe0a8acea1a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f057c341b8c2a44889c71d60ffa7cb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e971cc213dc0e760a246abca26e9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b427d39035f92738992897775a86739.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893acf055dc43e43c951fd1eedf0bb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71171cbc768209152811c36424da24cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c94bdd7e7e71db647356ad359e5c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ef1623c1f2ffa3c03d129e876c89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff3e3a234d4069915038ebc99dc83e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c5cb2015cb47e59d7c3b7542295f4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc37c5ecb5f2da98b5920db93dbd07.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f5a31afd8f7a84a0937f0d396c02.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68075fec0490da6d16938597cb437.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e08175ebb8f75131334dc175cafa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b01322fb04f0e960c2ab385551088.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f80e877700bae9e4db3895946252.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda701cf10286a0bbac1c434f8605d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7934229b1f4bc8a2c3f3ab9c64de6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e7b48faa87099755cf126e53b499.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295510800c50cd1a80f57ae584738769.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5ce3b7efe9bedfbd49a01df96844.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79147f45bfb2160469a262f0c222dd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079925d9f0ff1de9a9802527aca79a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857a63098cc4204693b7e76a09cd908.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151252</v>
+        <v>152914</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>425.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151245</v>
+        <v>152853</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>425.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151238</v>
+        <v>152839</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>425.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151221</v>
+        <v>152822</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>470.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151214</v>
+        <v>152815</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>465.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151207</v>
+        <v>152808</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>465.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151191</v>
+        <v>152785</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>465.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151122</v>
+        <v>152761</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>369.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151115</v>
+        <v>152723</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>350.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151108</v>
+        <v>152679</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>350.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151092</v>
+        <v>152655</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>350.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151085</v>
+        <v>152648</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>350.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151054</v>
+        <v>152631</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>335.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151047</v>
+        <v>152624</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>330.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151023</v>
+        <v>152501</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>330.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150996</v>
+        <v>152402</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>425.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150989</v>
+        <v>152358</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>385.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150972</v>
+        <v>152303</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>385.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150965</v>
+        <v>152280</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>385.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150941</v>
+        <v>152181</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>885.0</v>
+        <v>920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>