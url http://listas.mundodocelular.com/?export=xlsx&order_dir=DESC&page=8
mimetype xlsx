--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,173 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:31</t>
-[...14 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>Lista gerada no: 24/08/2026 05:35</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BLACK</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A56 A556E  5G 12+256GB DS A.OLIVE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB AZUL</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27 A276B 5G 6/128GB AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
-[...80 lines deleted...]
-    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893acf055dc43e43c951fd1eedf0bb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71171cbc768209152811c36424da24cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c94bdd7e7e71db647356ad359e5c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ef1623c1f2ffa3c03d129e876c89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff3e3a234d4069915038ebc99dc83e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c5cb2015cb47e59d7c3b7542295f4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc37c5ecb5f2da98b5920db93dbd07.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761f5a31afd8f7a84a0937f0d396c02.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f68075fec0490da6d16938597cb437.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e08175ebb8f75131334dc175cafa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b01322fb04f0e960c2ab385551088.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2f80e877700bae9e4db3895946252.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccda701cf10286a0bbac1c434f8605d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7934229b1f4bc8a2c3f3ab9c64de6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272e7b48faa87099755cf126e53b499.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295510800c50cd1a80f57ae584738769.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f5ce3b7efe9bedfbd49a01df96844.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79147f45bfb2160469a262f0c222dd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079925d9f0ff1de9a9802527aca79a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857a63098cc4204693b7e76a09cd908.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a127d5c61620c59600031547baee9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1f58cb7abd56b3e3928163fbc007.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73b25a19ba0717887681f14e67dbd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85f1d8890791bcee0ef029ca12d1b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75832e3da8882a1c63c791ea3c8d443c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b777f920e52bdd3a9c20b968d451bc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dbecd534b3cf568cf342e549a79d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c1b4b987cc41f07c6eb32394a620.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ea61908fcf80879bdf56e1d5d531.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246d55cef296c23330feca3577c8f5e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba7e349745efc4299e6d62d4e25744.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69c879a47603a2e549c61a1f1ab05c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c90506f51498f9f85a38704beaa56.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8276fd3b3792e16f6ce52a9be5f7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e458f3b125066f471b01bcec7d9045.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2b08f34d581bacf27271f7de51d6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8e184e6270aff665325486539348.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2bd3ac695c620adeb754ea9d73faf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa9fc89c9d2b9126158b9dd8347a50.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a5739b999eff108cba438e03481c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152914</v>
+        <v>156547</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.25</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152853</v>
+        <v>156431</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>380.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152839</v>
+        <v>156417</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>48.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152822</v>
+        <v>156400</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>49.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152815</v>
+        <v>156387</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>25.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152808</v>
+        <v>156271</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>23.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152785</v>
+        <v>156264</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152761</v>
+        <v>156257</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>50.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152723</v>
+        <v>156240</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>48.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152679</v>
+        <v>156233</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>81.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152655</v>
+        <v>156226</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>42.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152648</v>
+        <v>156219</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>52.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152631</v>
+        <v>156202</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>42.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152624</v>
+        <v>156196</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>21.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152501</v>
+        <v>156189</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152402</v>
+        <v>156172</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152358</v>
+        <v>156165</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F18" s="3">
-        <v>24.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152303</v>
+        <v>156158</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>320.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152280</v>
+        <v>156141</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F20" s="3">
-        <v>340.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152181</v>
+        <v>156134</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="F21" s="3">
-        <v>920.0</v>
+        <v>105.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>