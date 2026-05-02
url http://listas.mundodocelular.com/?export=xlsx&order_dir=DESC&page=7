--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -14,140 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 23:34</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 256GB GRADE A BRANCO SWAP</t>
+    <t>Lista gerada no: 02/05/2026 05:03</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...59 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PINK  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERMELHO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
+  </si>
+  <si>
+    <t>Ulefone Rugking NFC Dual Sim de 256GB/8GB Ram de 5.99" 50+2MP/8MP - Preto</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56- PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,615.00</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494ac84cfcce4a19239ba84712c44bc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b58b9ecf04355a5929cad29b66867.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140dbbd5274e3002137eba8fd46703.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae009ec19c1654a4b51ceb198acc6533.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ad7da6e6ee04c53de835723eb0256.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f76f713953eba0c1c99ba33b80a3eb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811bc6ebc057baee2b62c756704f16e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8cd47f7e4ea44734e101ecb46baa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd13931b96d4dfc5c7cc123321681ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a04c6b784feb3115b5adb1169d78cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07164324588947b9e6177ee88b7f0d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec7c4c80a3eee4b8b0f74a73572340.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc796710e50200b9d66280013c6727e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc6252ff85b0c075196c0a9c219aab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb64d1cf6492b067f2ad7b69b722ec.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad72b3c10f05bd7dda22079f1fb58f4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc5549fcf128b1d293a8529da5a4da.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb1fe172736ff58bee70b3d29624c6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224535f7264f4f220346fe7e509c4359.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f5c9aa60c2dfa7102344fb53267ca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72f9a446c30cf157c97c57d591b6b7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0fcf5006ca48cb672a70bb788d0a6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e6e474c4fca72a7d65d4c928ee29d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725931af7a212b447e289c7b4309a13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f942826ca3535ec460925969e1fd7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025f76e9607dd748ba4fd53dec2b5d5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a410f26f641b2c038f0f7b66cef0d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb619c5eb4fd1e5819239ca5e7e035.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57bed328caec36ecf1d25d61780c9d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042afa7829c04dcaa99edb77fc88495.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfd163fcc227a1945638037752df7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabbfee944aa945fddc395e054fb3ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d1a2bc87b0e799ba2d28747cb3a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab464133980e3afc96aa0519ca0b26.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee29e96d3053cb3a6f34c078f3f8dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8685fb78b478f3cdde2baff5f531c5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084fdf1677c47d80854b737e1691236.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbfe6c697099dbe76e53dc7185f0ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e43656fb7d7d44ecf6f91e8ca2332.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574b2d89525a07834dfab0cf9d8cbb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151009</v>
+        <v>151986</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>450.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150996</v>
+        <v>151979</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>450.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150989</v>
+        <v>151924</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>405.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150972</v>
+        <v>151917</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>399.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150965</v>
+        <v>151900</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>410.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150941</v>
+        <v>151894</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>870.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150927</v>
+        <v>151887</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>870.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150910</v>
+        <v>151870</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>870.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150880</v>
+        <v>151863</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>799.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150859</v>
+        <v>151856</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>740.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150835</v>
+        <v>151825</v>
       </c>
       <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>20</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>740.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150811</v>
+        <v>151818</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>670.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150804</v>
+        <v>151801</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150798</v>
+        <v>151771</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>686.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150781</v>
+        <v>151689</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150774</v>
+        <v>151672</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>590.0</v>
+        <v>315.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150767</v>
+        <v>151573</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="3">
-        <v>590.0</v>
+      <c r="F18" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150736</v>
+        <v>151535</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>560.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150729</v>
+        <v>151528</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>555.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150705</v>
+        <v>151269</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>445.0</v>
+        <v>425.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>