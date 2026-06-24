--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,149 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:03</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 03:59</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE CANADA LACRADO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>1,070.00</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE  BRANCO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...68 lines deleted...]
-    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PINK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 BRANCO</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 ROXO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte AMARELO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte BRANCO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886 8/256/ 6,78" DS Lte VIOLET</t>
+  </si>
+  <si>
+    <t>INFINIX NOTE 50 PRO X6855 8/256 ROXO  6.78" 50+8MP/32MP - Racing Edition + Carregador Wire</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 15 Pro 5G  Dual Sim 256GB/8GB Ram de 6.83" 200+8MP/32MP - AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72f9a446c30cf157c97c57d591b6b7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0fcf5006ca48cb672a70bb788d0a6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e6e474c4fca72a7d65d4c928ee29d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725931af7a212b447e289c7b4309a13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f942826ca3535ec460925969e1fd7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025f76e9607dd748ba4fd53dec2b5d5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a410f26f641b2c038f0f7b66cef0d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb619c5eb4fd1e5819239ca5e7e035.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57bed328caec36ecf1d25d61780c9d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042afa7829c04dcaa99edb77fc88495.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfd163fcc227a1945638037752df7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabbfee944aa945fddc395e054fb3ae.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d1a2bc87b0e799ba2d28747cb3a0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab464133980e3afc96aa0519ca0b26.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee29e96d3053cb3a6f34c078f3f8dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8685fb78b478f3cdde2baff5f531c5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084fdf1677c47d80854b737e1691236.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbfe6c697099dbe76e53dc7185f0ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e43656fb7d7d44ecf6f91e8ca2332.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574b2d89525a07834dfab0cf9d8cbb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e592daa35ee98cba0be803f2f7678.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127df90a3ac610f98b8938f78e5ad68.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51f5d18c3c444e931d6fa7c2dd0d4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5b8ff83147dc3e69ed367754e4f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff5227cc8f1f59a07fd4bfcaae418e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e99615b174be7bc4d81d275e28a19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644da12ed2564a91c624fb7b4535c2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dcda1716eaf09dad58dbf8bf25794.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a7b5864db3a119ffbc2dc653d53f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da9d82022bcc4a691ce60837bac3b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a762c346aa4aba2113c3186236d82.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35f76c77692ddd39badc62eee9f1a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfa9e1b7adc9570632200474d918a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf612be32cfcddbe1963e9a714b7284.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25183cb07da642aff2eec84b52ed8dc4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac43454ce3fde88d63629608992b6e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b30a78a24398e0da4b6cd271feac9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ceb4e811eb4848712f436c35fa53c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4bec2295cc599e198affc21f80181.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64b54fbcebdee636c5e12520c420f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151986</v>
+        <v>153737</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>680.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151979</v>
+        <v>153492</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>585.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151924</v>
+        <v>153485</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>330.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151917</v>
+        <v>153478</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151900</v>
+        <v>153461</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151894</v>
+        <v>153454</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>299.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151887</v>
+        <v>153447</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>299.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151870</v>
+        <v>153423</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>299.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151863</v>
+        <v>153386</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>299.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151856</v>
+        <v>153362</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>165.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151825</v>
+        <v>153256</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>116.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151818</v>
+        <v>153249</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>116.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151801</v>
+        <v>153218</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>116.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151771</v>
+        <v>153201</v>
       </c>
       <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" t="s">
         <v>24</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>102.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151689</v>
+        <v>153195</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>315.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151672</v>
+        <v>153164</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>315.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151573</v>
+        <v>153133</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="3" t="s">
-        <v>28</v>
+      <c r="F18" s="3">
+        <v>410.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151535</v>
+        <v>152990</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>115.0</v>
+        <v>284.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151528</v>
+        <v>152983</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>103.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151269</v>
+        <v>152945</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>425.0</v>
+        <v>31.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>