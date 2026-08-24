--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,161 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:59</t>
-[...5 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>Lista gerada no: 24/08/2026 04:17</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 1TB ROXO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,070.00</t>
-[...62 lines deleted...]
-    <t>Xiaomi Redmi Note 15 Pro 5G  Dual Sim 256GB/8GB Ram de 6.83" 200+8MP/32MP - AZUL</t>
+    <t>IPHONE 14 PRO 1TB GOLD GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 256GB GRADE A  ROXO  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB AMERICANO SWAP HSO  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>ROBOT ASPIRADOR  XIAOMI  VACUUN H40 BHR07XBEU 220V - RECARREGAVEL / BRANCO</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
-[...8 lines deleted...]
-    <t>AFEITADORA</t>
+    <t>ROBOT ASPIRADOR  DE XIAOMI VACUUN S40 PRO BHR089REU BIVOLOT- RECARREGAVEL-BRANCO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO SAND 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 SAND 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 27 PRO BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 WHITE AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 VERDE AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 BLACK AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB AMERICANO GRADE A  SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>NOTEBOOK HP 250 G9 N150 8GB RAM /256GB SSD 15.6 FREEDOS (BZ3K5AT#ABM)</t>
+  </si>
+  <si>
+    <t>HP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  VERDE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e592daa35ee98cba0be803f2f7678.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127df90a3ac610f98b8938f78e5ad68.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51f5d18c3c444e931d6fa7c2dd0d4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5b8ff83147dc3e69ed367754e4f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff5227cc8f1f59a07fd4bfcaae418e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e99615b174be7bc4d81d275e28a19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644da12ed2564a91c624fb7b4535c2e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dcda1716eaf09dad58dbf8bf25794.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247a7b5864db3a119ffbc2dc653d53f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da9d82022bcc4a691ce60837bac3b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a762c346aa4aba2113c3186236d82.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35f76c77692ddd39badc62eee9f1a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedfa9e1b7adc9570632200474d918a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf612be32cfcddbe1963e9a714b7284.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25183cb07da642aff2eec84b52ed8dc4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac43454ce3fde88d63629608992b6e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b30a78a24398e0da4b6cd271feac9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ceb4e811eb4848712f436c35fa53c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4bec2295cc599e198affc21f80181.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c64b54fbcebdee636c5e12520c420f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab9f7c09cf729308f032e7b6195099.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c946350163145859bbc83a41320d8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de18f83626bff22d382fcaaf8a8989.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71d0ece2f7aba7445d130e8012612a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbb80e64cc069976339e58ffe8e5b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20816d1d62d7cc6b6899883194105d77.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854485b0b9bd6e73c03fc226f23c5b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605826dbb2e8f972e7049f8e38397e8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2f2de8f3c3afc9d3777b6c4211e6f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b64629ad5efe9f8bdcd03542d4cd1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d89f6e0667e06111a6c9a395e1520.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cc94b12bd6113d5c971f1e2bf1e63.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac7991a5b2a120bd8eec965805c01e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324313ec96c2ef63f911cb2c0afa03.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59499ccb2c31a8100ad6ef2ac8fd6da.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7172b762e3073681b05a9f1e2aebd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4112d36fb0ddddd8d3af9dfa1987e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632568cdd4b98d1b7ec8c15fe23d9c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05f5f5654f3dadd73f69e2be94795.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7b52ecd36ba6ec83a73cd4290028d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153737</v>
+        <v>156844</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>545.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153492</v>
+        <v>156837</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153485</v>
+        <v>156813</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>10.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153478</v>
+        <v>156790</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153461</v>
+        <v>156783</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153454</v>
+        <v>156769</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>510.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153447</v>
+        <v>156752</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>510.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153423</v>
+        <v>156745</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>490.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153386</v>
+        <v>156738</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>425.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153362</v>
+        <v>156721</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>385.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153256</v>
+        <v>156714</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>147.0</v>
+        <v>795.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153249</v>
+        <v>156707</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>147.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153218</v>
+        <v>156691</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>204.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153201</v>
+        <v>156684</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>203.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153195</v>
+        <v>156677</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>202.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153164</v>
+        <v>156660</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>232.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153133</v>
+        <v>156646</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>410.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152990</v>
+        <v>156578</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>284.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152983</v>
+        <v>156561</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>35.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152945</v>
+        <v>156554</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>31.0</v>
+        <v>64.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>