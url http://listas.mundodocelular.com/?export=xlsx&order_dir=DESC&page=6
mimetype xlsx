--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,143 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:13</t>
-[...2 lines deleted...]
-    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+    <t>Lista gerada no: 24/06/2026 04:00</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+  </si>
+  <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>APPLE SE2 GPS+CELL 44MM STARLIG S/M BEIGE FXG7LL/A</t>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE SE2 GPS+CELL 44MM SILVER ALUM M/L AZUL SPORT BAN FXG53LL/A</t>
-[...20 lines deleted...]
-    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
+    <t>IPHONE 12 128GB GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B  AZUL AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BRANCO  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G56 XT2529-1 8/256 5G GRAY</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
+  </si>
+  <si>
+    <t>1,060.00</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Black</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CAPA IPAD 10 10.9 C/TECLADO MZ PRETO</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
-[...26 lines deleted...]
-    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb1f13d1989456c265c33ed39ce96.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e56ab15e72bbe1186a2b0a9acaed7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcad497a00547e9355eae8d84632e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc27696e252aad85ad00ba68c8f89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689134350ad7bbb8976524422f8acc3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e7ef862310cd5a112c4135993452f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb62a2e8acaed66cf8422ee225430.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a881e77c5c7e9486b81eb2c8b511.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aef2b864d930247b7c1c9fa655fbb1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230f4adc404e382c1e1883d3259e25.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e2a902d397d5e4dd6067629f9bed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653f5735694d3b4c2fe1f30b9ad06fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaa45a162658d61679a94c5048bc64.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bf4cb52bc622fbf6bdf7821fa636a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244658b0dbe6ab819adc9d881e1d68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a3a4fc5c829957fc0364090acd18d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb19c9d11901106f332e6db1864fc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897f4d475854ee2da9a895bab9f2008.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ddef2f2ab37276e1427dbc30f07c3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf150ba0667f3b39af520ad34b9b03.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f52230216574781b822b45b85f502a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed726b2f8bc4e89db68e8de78d221.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14731740ee16870fd8bdce0823e9cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f81e22d36049ef3bd40762c15dfbaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c295ef6d3c7590d02fa71e945cf1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074e337cae5568f9eff1526c516ae58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c0b5bf126ae5db35d221cffaf182.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7becd3b2ccdee2754a098b179d1167.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86038b394763394ada80305d9564052.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce3f4df9f315656c2065aa76c9883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9620bbbad7268f3a56c5a5f0f05a36.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc602d79c87881728b659949e742f4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c72bf6829a4204d2fe4832b1b6831.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae640c67c134728dc8c9658a66d67e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf711395cd86ccd7738ff08dffd70.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bfc21a54d8ad39a9f5d37bba889ac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb49c5c7a9641528b164c21cf96ef.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094305cf0bfb87e2e14ad4b0ce5795bf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f182ffc33979d79f19a10943aad0f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d6163dcc4c09e081fad8c15735d1e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152358</v>
+        <v>154345</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>24.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152341</v>
+        <v>154314</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>205.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152327</v>
+        <v>154307</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>205.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152310</v>
+        <v>154284</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>205.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152273</v>
+        <v>154192</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>420.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152266</v>
+        <v>154185</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>440.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152259</v>
+        <v>154178</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>420.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152242</v>
+        <v>154154</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>420.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152181</v>
+        <v>154123</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>945.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152174</v>
+        <v>154109</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>935.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152150</v>
+        <v>154093</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>645.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152143</v>
+        <v>154086</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>645.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152136</v>
+        <v>154031</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>645.0</v>
+        <v>15</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152099</v>
+        <v>153928</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>925.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152082</v>
+        <v>153898</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>645.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152075</v>
+        <v>153874</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>595.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152068</v>
+        <v>153867</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>595.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152051</v>
+        <v>153850</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="F19" s="3">
-        <v>595.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152013</v>
+        <v>153812</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>710.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151993</v>
+        <v>153805</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="F21" s="3">
-        <v>710.0</v>
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>