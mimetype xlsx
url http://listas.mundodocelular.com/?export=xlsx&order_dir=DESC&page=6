--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,176 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:00</t>
-[...2 lines deleted...]
-    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+    <t>Lista gerada no: 24/08/2026 04:17</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP C/CHIP FISICO PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ONIDA</t>
-[...8 lines deleted...]
-    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP C/CHIP FISICO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP C/CHIP FISICO AZUL ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP  GRADE A AZUL ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>CELULAR FOSSIBOT F109 8/256GB 6-.75"DUAL-SIM  PRETO</t>
+  </si>
+  <si>
+    <t>FOSSIBOT</t>
+  </si>
+  <si>
+    <t>FOSSIBOT F106 PRO 8GB/ 256GB /  6.5" DUAL SIM   GRAY</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/128GB MIST AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/128GB VERDE US</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/128GB GOLD US</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/128GB BLACK US</t>
+  </si>
+  <si>
+    <t>TABLET SAMSUNG GALAXY TAB A11 64GB  SM-X135 4G SILVER</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
-[...59 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+    <t>MINI CELULAR  S26 ULTRA  BRANCO</t>
+  </si>
+  <si>
+    <t>ANDROID</t>
+  </si>
+  <si>
+    <t>MINI CELULAR  S26 ULTRA  AZUL</t>
+  </si>
+  <si>
+    <t>MINI CELULAR 17 PRO MAX MINI  ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
-[...14 lines deleted...]
-    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
+    <t>MINI CELULAR 17 PRO MAX MINI  BRANCO</t>
+  </si>
+  <si>
+    <t>CELULAR 17 PRO MAX 12/ 512  MINI  AZUL</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB AMARELO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 512GB GRADE A AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 1TB AMERICANO SWAP HSO ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 1TB AMERICANO SWAP HSO GOLD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f52230216574781b822b45b85f502a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed726b2f8bc4e89db68e8de78d221.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14731740ee16870fd8bdce0823e9cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f81e22d36049ef3bd40762c15dfbaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577c295ef6d3c7590d02fa71e945cf1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074e337cae5568f9eff1526c516ae58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c0b5bf126ae5db35d221cffaf182.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7becd3b2ccdee2754a098b179d1167.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86038b394763394ada80305d9564052.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce3f4df9f315656c2065aa76c9883.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9620bbbad7268f3a56c5a5f0f05a36.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc602d79c87881728b659949e742f4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c72bf6829a4204d2fe4832b1b6831.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae640c67c134728dc8c9658a66d67e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf711395cd86ccd7738ff08dffd70.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bfc21a54d8ad39a9f5d37bba889ac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cb49c5c7a9641528b164c21cf96ef.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094305cf0bfb87e2e14ad4b0ce5795bf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f182ffc33979d79f19a10943aad0f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d6163dcc4c09e081fad8c15735d1e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f9a57e152bc2c93d3e6a9d41ca8e0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5679b80bae54fbb2715eaac0a608.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f2d012060104760eece9c6a6b752b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f33b2c618f42db5c7405e51da77cd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8238f320aceabd127b3fe33c9dad10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0bd4d1cb78b0dd31bf9bdf464104b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56033908d3c37604ee7367069d61e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef788977497685e2c770371be3067fd5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49655cafe59190113337c68d139fc8ae.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059cfd5111b752951432400ad02da39.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c79df55d522da9d55cebba283b49.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030d4a6602bf532ff577b4fd6ef7c8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242139e0f518cbf9201cbefce685771f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8034769f1092b4cbb57d8700a3a7895.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b03b32e2ffff8b8ad372b3c1f51996.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a97b0434e1b0384b2c15a1cb41b79.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9b76c193b01e857144da9b3f60c65.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16be9e96217a83c5f12c4d1e0b4f84b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abca38fde88fb0721dc51f28e35137.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0dc97f97daa77916d5f3b8507251f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154345</v>
+        <v>157179</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>124.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154314</v>
+        <v>157162</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>22.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154307</v>
+        <v>157155</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>105.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154284</v>
+        <v>157117</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>645.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154192</v>
+        <v>157100</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>210.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154185</v>
+        <v>157087</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>210.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154178</v>
+        <v>157063</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>210.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154154</v>
+        <v>157056</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>755.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154123</v>
+        <v>157049</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>192.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154109</v>
+        <v>157032</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>18.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154093</v>
+        <v>157025</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>12.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154086</v>
+        <v>156998</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154031</v>
+        <v>156981</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="F14" s="3">
+        <v>68.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153928</v>
+        <v>156974</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>49.9</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153898</v>
+        <v>156967</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>25.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153874</v>
+        <v>156950</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>740.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153867</v>
+        <v>156929</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>129.0</v>
+        <v>415.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153850</v>
+        <v>156905</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>107.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153812</v>
+        <v>156868</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>18.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153805</v>
+        <v>156851</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>630.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>