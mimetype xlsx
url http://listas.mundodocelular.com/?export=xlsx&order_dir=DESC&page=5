--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,170 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:10</t>
-[...2 lines deleted...]
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  PRETO</t>
+    <t>Lista gerada no: 24/06/2026 02:30</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB ORANGE</t>
+  </si>
+  <si>
+    <t>1,155.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO TAB TB311FU TELA 10.1" 4GB/ 128GB FONE+CAPA  GRAY</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,430.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE A3526 ANATEL E-SIM-SIM</t>
+  </si>
+  <si>
+    <t>1,340.00</t>
+  </si>
+  <si>
+    <t>SAMSUNG  GALAXY A16 A165F 4+128GB PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A5 4/128GB BLACK IN</t>
+  </si>
+  <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 12/512GB 5G GLOBAL  BRANCO</t>
-[...68 lines deleted...]
-    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL  PINK</t>
+    <t>SAMSUNG GALAXY A07 A075F 4/128GB  DUAL CHIP 4G VIOLET</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO 12/512GB 5G BRANCO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO 12/512GB 5G VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" POLGADAS BRANCO</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
-[...11 lines deleted...]
-    <t>APPLE SE2 GPS+CELL 44MM STARLIG S/M BEIGE FXG7LL/A</t>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
+    <t>1,020.00</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b254e894ce3941ba31f63642f0759.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19358ed391183ef6e0e9eccd2ca213b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972bfbfc8a5d44f50904ee1cd88c9a5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965459edc66d11726389843499bce3b8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e08a5438e1e32b81c58bfc1e454548.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f133039316103a6f015064f09e84e6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f1291ff8764dd9740ccf71bd73933.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc97e0cb67503d16fa17adf47c1643.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162cee47b22327d80a687251639d859.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95404662b8c9131db293bcc88fec777.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7310aa9a592c62b3d3cb335865c084.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef3d7a44646024fe48e6c1d2fd4c7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18724d62bceb9325894b08853d0103.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12836fe55611cba62c263e2cd1144a9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd8dff830092b004f7072205dfc1a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76017a00bb6de28761c90e0d2f660f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed67fa66b4dc18534a8dfa73e4b9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49290911f1052ab4ccc382413c841e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ff9f0e305709580b96a8321752948.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2d443493e3b9f4a869ee94717d9aa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b106187e4ac04c01540ea6ad107a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c65948c61f623c0075edca185a20.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631c8691b8c19964cc4f66c260a2f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2850a00c9352a1c5a8f77aebf1afd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae9466c62d0ad8746a21776c12172f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad369fc1576987b8c9f1cf837d7ac.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8645b2ee3b95d148ef4e870d2a915.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c23cedd27a8347c3d81d3b47b4b9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e02341bf793dbc4cbf95906d43cc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07f37c943e80dd42e3409b33c841f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3a6d6cfc160cb4cbd4dd0e0fecf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2e29dea41bc806e19db1463bd44f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c6c6cc7c3bb222434e92a2d3691a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3633834cb8b9aa568fa12bbe4a71.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eee5a83ad0b35fb2ed7abdcaf0b6f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16c1f23153c2ad4b86e7a6197f116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6bca26a203e4b38819e043fb015a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9aee9ead74ee617ff558622fed5f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a620059a018f8b9d71817d2c26e25.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e56544afafc050ec19b8ad30ddfe2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152884</v>
+        <v>154840</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>256.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152877</v>
+        <v>154819</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>313.0</v>
+        <v>12</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152860</v>
+        <v>154802</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>313.0</v>
+        <v>12</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152853</v>
+        <v>154765</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>375.0</v>
+      <c r="F5" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152846</v>
+        <v>154727</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152815</v>
+        <v>154673</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>25.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152808</v>
+        <v>154666</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>23.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152761</v>
+        <v>154659</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>50.0</v>
+        <v>12</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152754</v>
+        <v>154635</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>29.9</v>
+        <v>12</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152723</v>
+        <v>154598</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>48.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152679</v>
+        <v>154550</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>81.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152655</v>
+        <v>154543</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
         <v>27</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>42.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152648</v>
+        <v>154529</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>52.0</v>
+        <v>388.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152631</v>
+        <v>154512</v>
       </c>
       <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
         <v>29</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>42.0</v>
+        <v>388.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152624</v>
+        <v>154451</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>21.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152518</v>
+        <v>154444</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152471</v>
+        <v>154437</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>41.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152402</v>
+        <v>154420</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>43.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152358</v>
+        <v>154406</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>24.0</v>
+        <v>12</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152341</v>
+        <v>154352</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>205.0</v>
+        <v>118.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>