--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,176 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:30</t>
-[...5 lines deleted...]
-    <t>FONE</t>
+    <t>Lista gerada no: 24/08/2026 03:16</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A ROSA HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO BRANCO SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO VERDE  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 512GB AMERICANO SWAP GRAY HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A VERDE  TEAL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A AMARELO  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A VERDE   HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A AZUL  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AMARELO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO SWAP HSO GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A PRETO  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A AZUL SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB AMERICANO SWAP HSO AZUL</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH ROXO</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
-[...92 lines deleted...]
-    <t>ONIDA</t>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH PINK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BEIJE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE GOLD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b106187e4ac04c01540ea6ad107a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c65948c61f623c0075edca185a20.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23631c8691b8c19964cc4f66c260a2f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2850a00c9352a1c5a8f77aebf1afd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae9466c62d0ad8746a21776c12172f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad369fc1576987b8c9f1cf837d7ac.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8645b2ee3b95d148ef4e870d2a915.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c23cedd27a8347c3d81d3b47b4b9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42e02341bf793dbc4cbf95906d43cc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07f37c943e80dd42e3409b33c841f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de3a6d6cfc160cb4cbd4dd0e0fecf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c2e29dea41bc806e19db1463bd44f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0c6c6cc7c3bb222434e92a2d3691a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3633834cb8b9aa568fa12bbe4a71.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eee5a83ad0b35fb2ed7abdcaf0b6f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16c1f23153c2ad4b86e7a6197f116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6bca26a203e4b38819e043fb015a7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb9aee9ead74ee617ff558622fed5f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a620059a018f8b9d71817d2c26e25.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e56544afafc050ec19b8ad30ddfe2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d7e47e53a6346d9e33faeb26c3ca.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdddad1f25308d7a8c045883f932996.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8c03a6ffdbba0245b4f416e4af4e3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cccc899929b571cee55acda1e34c7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f69a3065b49e766dadd5d212ba439.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd43094fa1cebf50762566df098de75.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d10ae958a640e50c195627a060c91.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63bf35941d08ed8e49290b7587999.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90792e6c7ec9fd4b24fb498a04c9696.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80c8bce3051e984aa85d9729b63be0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f712e56bfdb3e1d244213199b10ba1a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31df1a9b8f958be9da3bb92a889d9b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f1dcb5f0d394e157727faa608622b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6822f377d6617790569ab0a895aac74.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e6d661bfe953023c30243cb06d0d9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c41c71771207eb0e6ff46cdfc23df.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6732925357ffb655acc5b006a6371f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ac316e04c82957fbfe77b006349fb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03ace71dff5c9b5659a994803b4ed8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244066f3235e3ec7d4230bf498541d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154840</v>
+        <v>157490</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154819</v>
+        <v>157469</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>490.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154802</v>
+        <v>157452</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9</v>
+      </c>
+      <c r="F4" s="3">
+        <v>495.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154765</v>
+        <v>157445</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>430.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154727</v>
+        <v>157414</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>165.0</v>
+        <v>648.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154673</v>
+        <v>157407</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>355.0</v>
+        <v>499.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154666</v>
+        <v>157391</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>445.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154659</v>
+        <v>157384</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3">
+        <v>505.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154635</v>
+        <v>157360</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3">
+        <v>450.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154598</v>
+        <v>157339</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>126.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154550</v>
+        <v>157322</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>102.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154543</v>
+        <v>157308</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>105.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154529</v>
+        <v>157278</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>388.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154512</v>
+        <v>157254</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F15" s="3">
-        <v>388.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154451</v>
+        <v>157247</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F16" s="3">
-        <v>59.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154444</v>
+        <v>157230</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F17" s="3">
-        <v>59.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154437</v>
+        <v>157223</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F18" s="3">
-        <v>59.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154420</v>
+        <v>157216</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F19" s="3">
-        <v>595.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154406</v>
+        <v>157209</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>23</v>
+      </c>
+      <c r="F20" s="3">
+        <v>36.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154352</v>
+        <v>157193</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="F21" s="3">
-        <v>118.0</v>
+        <v>35.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>