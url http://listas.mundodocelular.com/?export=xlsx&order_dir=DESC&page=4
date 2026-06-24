--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,158 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:01</t>
-[...2 lines deleted...]
-    <t>INFINIX SMART 10 X6725 4-128 AZUL</t>
+    <t>Lista gerada no: 24/06/2026 02:30</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/256  AZUL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>INFINIX</t>
-[...40 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>XIAOMI REDMI NOTE 15 5G 8+256 PRETO</t>
-[...32 lines deleted...]
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  VERDE</t>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE MFYAJ/A</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR ABC A3041 - PRETO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256 VERDE RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256GB MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+  </si>
+  <si>
+    <t>CAMERA ESTABILIZADORA DJI OSMO POCKET 3  CREATOR COMBO</t>
+  </si>
+  <si>
+    <t>DJ</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE SWAP GRADE A 100% USA</t>
+  </si>
+  <si>
+    <t>1,335.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB BRANCO  SWAP GRADE A 100%</t>
+  </si>
+  <si>
+    <t>1,360.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB GRADE A DEEP BLUE  100% SWAP</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461448b876d6c90b02c7652c45780762.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728697922557c23b77d8b300ad6fa433.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f50027d900242de4cf55fce05c8eb0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec220b23debc3367eae17eecc62d87a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7f7db4e3395f354e5419d32455101.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4823cae9bbc1020b3cbf7c41ecf94b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d41c3d8166e36c708d870b8a3fbc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfcbe145974ec6314add086944ff7e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06a210b225f7f7ddbf34d339b3fcbe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35978b5b52406fd1972e349de137eebb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f7344d5d44368ccc5be0a2c849f2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc92d0ee819cf83a22996196b5968f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322affd813bf8fa7be919cb451fac1be.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f9b9e58ce39c2f42dee94ad31401.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c00ce07fd20fbd68d8c604d4869981.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad9d0de8272a29f64fc223d179344.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f65a1ed7afc7687457bc6db822ce3b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeffd7eb93c0bacfbd2ae3092e27464.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a3c05bdca0c79a164a933f95db296.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd34636e4c307a55c302dc762ea24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c8bb86bd7df137797fec4fe2ba75d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d2cda59f4b086163aa2114a84d726.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223deefecb39beb6ead24dcac74980.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6be23fa90bd8a066991fd4b3a7a0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce45333879f6ce20a6fd531f1b94d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48337178343e894afc373a6d054824.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ac298e830d53d0f61fb75d4453ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbb1143ada10276c359b0e89e36e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0aac7a101d0b2c2960e098a3fb3bd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817040682c3d723e78f57e9e92de41.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36df78880e5e1f6e832e96fc7dd841.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634828e521e519d879004f6994cbe6ec.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c9275b179452a36e33ad932a5332.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f087d9308c321fa9e8276397392f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da62932cd6e4ef392430f0f216537.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e826d7874c1c25bae6c410c4bcc721.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002320e2e86c16862b29625977a6015.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237f4a81d7b22269003ef3f17fdfb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a060578595ccd926cca3706f3f13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a845d5c0f1d6629df6ff2e727677f4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153270</v>
+        <v>155229</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>95.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153263</v>
+        <v>155106</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>129.0</v>
+        <v>12</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153256</v>
+        <v>155045</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>147.0</v>
+        <v>12</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153249</v>
+        <v>155038</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>147.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153232</v>
+        <v>155021</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>147.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153225</v>
+        <v>155014</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>147.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153218</v>
+        <v>155007</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>204.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153201</v>
+        <v>154994</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>203.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153195</v>
+        <v>154970</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>202.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153171</v>
+        <v>154963</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>232.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153164</v>
+        <v>154956</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>232.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153157</v>
+        <v>154932</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>232.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153133</v>
+        <v>154925</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>410.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153010</v>
+        <v>154918</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>223.0</v>
+        <v>12</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153003</v>
+        <v>154901</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>284.0</v>
+        <v>12</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152990</v>
+        <v>154895</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>284.0</v>
+        <v>12</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152945</v>
+        <v>154888</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>31.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152914</v>
+        <v>154871</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>6.25</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152907</v>
+        <v>154864</v>
       </c>
       <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
         <v>34</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>256.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152891</v>
+        <v>154857</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>256.0</v>
+        <v>17.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>