--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,167 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:30</t>
-[...11 lines deleted...]
-    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
+    <t>Lista gerada no: 24/08/2026 03:16</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB SWAP A AZUL HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,150.00</t>
-[...74 lines deleted...]
-    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+    <t>IPAD 8TH 10.2´´   2020  32GB WIFI BRANCO SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB HSO BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB PRETO HSO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP NATURAL TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP BLACK TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP BRANCO TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP DESERT TITANIUM RF</t>
+  </si>
+  <si>
+    <t>XLINK 7 SAND DUNE WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>XLINK 7 BLACK WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  PRETO 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8 BLACK 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X32 PRO 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK X32 6 RAM /128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK MINI 20  PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A BRANCO  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A AZUL  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A PRETO HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c8bb86bd7df137797fec4fe2ba75d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d2cda59f4b086163aa2114a84d726.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90223deefecb39beb6ead24dcac74980.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6be23fa90bd8a066991fd4b3a7a0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce45333879f6ce20a6fd531f1b94d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48337178343e894afc373a6d054824.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6ac298e830d53d0f61fb75d4453ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbb1143ada10276c359b0e89e36e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0aac7a101d0b2c2960e098a3fb3bd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817040682c3d723e78f57e9e92de41.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36df78880e5e1f6e832e96fc7dd841.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634828e521e519d879004f6994cbe6ec.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c9275b179452a36e33ad932a5332.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f087d9308c321fa9e8276397392f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da62932cd6e4ef392430f0f216537.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e826d7874c1c25bae6c410c4bcc721.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002320e2e86c16862b29625977a6015.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd237f4a81d7b22269003ef3f17fdfb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a060578595ccd926cca3706f3f13.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a845d5c0f1d6629df6ff2e727677f4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8edb138755b409d88f5adc33b1545.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f55fb83ca3dc0f1c614c77e429cd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ac11c60ae8eded51f44d4d3567d9d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f2e888b81a8e706ed9fa94f0803a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a10c9ad3b02449112b8730b008e0c1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085182abac8616481676fc54610238da.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876affa9ee9eb71a33c8ea863655bf4d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8041bc76c6d8192e863429eaeace9d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb9f46f1397738a8d89b38dbdd76ac.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b9c775fc515db7b4921f16d75f1e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfa7bc53c6e36ac12151ea4abc3fd3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af625587cf1893185dd544fc279946f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f205a7df245ac0fab8fd6bec32417f3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a69802bd1c38d06444bc828798da.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0e43bb3eee95747f1a852c4cd176.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c6e7e4a712e1325bc7a642ac4dec1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06307ccafce6064f14b09c129e3d71.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b53b7b1cfe92ef4f975da77d667ebf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e89f1fb7f20475d759c677204b26d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667b68250b0b668cc62b45341fca1b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155229</v>
+        <v>157773</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>119.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155106</v>
+        <v>157766</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>145.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155045</v>
+        <v>157759</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="F4" s="3">
+        <v>428.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155038</v>
+        <v>157742</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>35.0</v>
+        <v>428.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155021</v>
+        <v>157674</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>176.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155014</v>
+        <v>157667</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>176.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155007</v>
+        <v>157643</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>251.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154994</v>
+        <v>157636</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>251.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154970</v>
+        <v>157629</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>178.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154963</v>
+        <v>157612</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>227.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154956</v>
+        <v>157605</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>227.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154932</v>
+        <v>157599</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>485.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154925</v>
+        <v>157582</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154918</v>
+        <v>157575</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="F15" s="3">
+        <v>285.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154901</v>
+        <v>157568</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>18</v>
+      </c>
+      <c r="F16" s="3">
+        <v>239.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154895</v>
+        <v>157551</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="F17" s="3">
+        <v>159.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154888</v>
+        <v>157544</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>26.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154871</v>
+        <v>157520</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154864</v>
+        <v>157513</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>18.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154857</v>
+        <v>157506</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>17.0</v>
+        <v>695.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>