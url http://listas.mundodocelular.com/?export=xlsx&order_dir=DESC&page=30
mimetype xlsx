--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,128 +14,80 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:17</t>
-[...41 lines deleted...]
-    <t>BATERIA</t>
+    <t>Lista gerada no: 30/04/2026 06:10</t>
+  </si>
+  <si>
+    <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
+  </si>
+  <si>
+    <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
-  </si>
-[...10 lines deleted...]
-    <t>FONE</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -176,51 +128,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec9d237fdc2272d2de8d3a4b93598a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f148d7dca604dfe3f0eaea3c4f5f25.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc2c600d6cdc8bf0cd384cde40789.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ca8e1d694dbb1ef48d2dac17a10b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a1841169d48c2420a5e9fc2c0271d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cc55a239159921930e8de5db6f76e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cdde28c57d13bc4383d13d55f0009.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174781e259a0044ac093cd277567c574.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413263e7c943ca78134a846c9e65c8cb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb000f424dbe49db42f89c288f1d76.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8683536bf605484b16056354af1c08.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b462a2bfcc6c34b8a4c88f9d8c26a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5bd8d0bff6ce816b0ef5be796f73.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5a240d39267d4d05725a9c73ecb4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -258,290 +210,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -808,272 +520,136 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>99332</v>
+        <v>73882</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>445.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>99059</v>
+        <v>55499</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>119.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>99042</v>
+        <v>53433</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>120.0</v>
-[...134 lines deleted...]
-      <c r="F12" s="3">
         <v>28.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>