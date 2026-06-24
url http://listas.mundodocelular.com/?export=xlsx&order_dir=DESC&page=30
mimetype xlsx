--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,71 +14,80 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:10</t>
+    <t>Lista gerada no: 24/06/2026 04:01</t>
+  </si>
+  <si>
+    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
@@ -128,51 +137,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b462a2bfcc6c34b8a4c88f9d8c26a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5bd8d0bff6ce816b0ef5be796f73.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5a240d39267d4d05725a9c73ecb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f4b6b98ec6d982fb136870bead976.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291e33e2e13bb7eccb84c4962fd998.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2304dd69cd7f74c863b9950726584.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea889750ff38f19914f868e6185e982.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -210,50 +219,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -520,136 +559,153 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>73882</v>
+        <v>83140</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>55499</v>
+        <v>73882</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>53433</v>
+        <v>55499</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
+        <v>16.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="52">
+      <c r="A5">
+        <v>53433</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="3">
         <v>28.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>