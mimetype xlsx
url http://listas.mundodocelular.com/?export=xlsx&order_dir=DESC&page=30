--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,107 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:01</t>
-[...2 lines deleted...]
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>Lista gerada no: 24/08/2026 03:16</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 25W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  AZUL</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...17 lines deleted...]
-    <t>WAHL</t>
+    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -137,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f4b6b98ec6d982fb136870bead976.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291e33e2e13bb7eccb84c4962fd998.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2304dd69cd7f74c863b9950726584.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea889750ff38f19914f868e6185e982.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e279f5cd3d5810a8a7c3e51dac37e0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d9c89a1756d70d30925591b72c40c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07192e1314d10a9bb0b05d1bbe3893.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506140cea44989cc7469cd40831278ab.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bf390542853c34d76cf573a45c53.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cca9f114c9ea7dd45c6ecb89ac8ae6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38488fd2885b415c75c30e3cdbd5372.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c7c63a10f423684b2ef3a636957e1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e631e01fdac4cdeb3956ad2b82a75.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8584587a49143ecbb0fb2a063e5b0c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d71b3227bc272944538e7320f8a8c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f390200c7bb6682475b8a0d967b44fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b4581b4dce6f476420d13a94ff12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d1b5c6efa4a90918fd15ef4780b5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fa1b7c50fb7102b5e72159092f789.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc6ad1485c9bc2dc960f46b2f7b46.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635085054c3f8489b53f5d6962bab2fa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008ee74b2ed4c9b56dbc728086f7dd7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5835ef3c01de99ca2105f073da88.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde702c59b37ef9ae44c85dd133e1d13.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -249,50 +309,530 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -559,154 +1099,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>83140</v>
+        <v>128285</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>219.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>73882</v>
+        <v>128261</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>2.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>55499</v>
+        <v>128254</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>53433</v>
+        <v>128223</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>172.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="52">
+      <c r="A6">
+        <v>128216</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3">
+        <v>128.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="52">
+      <c r="A7">
+        <v>128131</v>
+      </c>
+      <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="3">
+        <v>118.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="52">
+      <c r="A8">
+        <v>128025</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="3">
+        <v>110.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="A9">
+        <v>127769</v>
+      </c>
+      <c r="C9" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D9" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E9" t="s">
         <v>18</v>
       </c>
-      <c r="F5" s="3">
-        <v>28.0</v>
+      <c r="F9" s="3">
+        <v>14.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="A10">
+        <v>127394</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="3">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="A11">
+        <v>127004</v>
+      </c>
+      <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="3">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="A12">
+        <v>126588</v>
+      </c>
+      <c r="C12" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="3">
+        <v>309.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>125673</v>
+      </c>
+      <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="3">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="A14">
+        <v>125444</v>
+      </c>
+      <c r="C14" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="3">
+        <v>670.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>124737</v>
+      </c>
+      <c r="C15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="3">
+        <v>12.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>124430</v>
+      </c>
+      <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="3">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>123280</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="3">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>122979</v>
+      </c>
+      <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="3">
+        <v>15.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>122610</v>
+      </c>
+      <c r="C19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F19" s="3">
+        <v>230.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>122573</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20" s="3">
+        <v>18.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>121590</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" s="3">
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>