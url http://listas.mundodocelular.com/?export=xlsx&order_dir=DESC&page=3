--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,158 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:01</t>
-[...2 lines deleted...]
-    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFF4LL/A - AZUL</t>
+    <t>Lista gerada no: 24/06/2026 02:30</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND VERDE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...5 lines deleted...]
-    <t>RELOGIO</t>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7 POLGADAS PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512GB 8 PULGADAS  ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 60 PRO KIT PRETO  8GB/128GB</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>CELULAR BLACKVIEW FORT1 PRETO  8CORE/6,56 4+8 16RAM/ GR 128GB</t>
+  </si>
+  <si>
+    <t>CELULAR BLACKVIEW FORT1 ORANGE  8CORE/6,56 4+8 16RAM/ GR 128GB</t>
+  </si>
+  <si>
+    <t>CELULAR BLACKVIEW FORT1 VERDE 8CORE/6,56 4+8 16RAM/ GR 128GB</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
+  </si>
+  <si>
+    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M4 15IN 16/256 SSD AZUL</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV GOLD TV</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GOLD TV</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 5 PRO 5G  8GB RAM /256GB DUAL SIM  PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
-[...59 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>FONE  DE OUVIDO APPLE AIRPODS MAX USB-C MWW73-AM LARANJA</t>
+    <t>XIAOMI REDMI NOTE 15  8+256 VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A5 4/128GB VERDE  IN</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/64 VERDE</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/256  LARANJA</t>
+  </si>
+  <si>
+    <t>MOTO G06 XT2535-2 DS 4/256  VERDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad78cf65f0a81bde3a4ecb320cd09.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f036d51064ed2fe33e1340f65733ed.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07ca86e92eac98c21e69667912d44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad0a9af1dbe351321957807f1839ba.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c37c26492bf5d4627ba83908a91fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b95d6bfe646b5a9b23b2301a2cf7f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6752d5a86065f293819071772de7b0e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354dddc1441bff1e872f0ff07658933.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ebd958d762a80e5c149c8c11b97b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f106139ca90e1ee9c09cdbc28473f76.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643c93ced3ceef27313862b4c6cc1b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc04a31284b0f219e8ae39fa8d5718b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf87330a4480a1df9432f6365861c7e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651361bf4ef2eefb1173cf69f965e27.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9290b118550550406c343e30cd03c54.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ea99d99227ece99368e4ba46549ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c580ac4826ccdd1d0321cb5bed7d8d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30323ff803b11bbff4a19de6808a5e55.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3e2cbc7a7a3433804b9936b3b9ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c6bba720090d2738aa22dda98fc40.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f765ce56c3903165fc09c453d9a80.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8dc22c65e899cc2d570c90d5ef484.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5215eadc20cd4181daff499329b4f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4493dccc505dba9718aa93a1ee87f8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d711ad3254d97d84a04adaf235c4ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67a275488fd25af37885cd0358eeb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985969924cd913d9b2b1235066e1c1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da3d837b018c6f5443a9a4016bc52.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329115e9ad473d271ba32c5a6ccbbf2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433b556d2b63462869e4785a6fa932.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8567b55fd147d8e75542c3580dedb4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afafe9edbecdff92ebef7bd4fe783be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254678647bef1ace3f7008d933a979.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088e5f617884aea810490215378373.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ab0645419477d4693c047f330e61.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9fb11d225b713fb925e9f26c491cb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20911534489e38697a69b74be6cc464.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f277443d8127ca5942829e397fdbf9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e94cf5082c25b1f26857b9a0b4105.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d2fa8b319f4c5983ecfbb3cb2aea.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153973</v>
+        <v>155618</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>688.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153928</v>
+        <v>155601</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>49.9</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153867</v>
+        <v>155595</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>115.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153850</v>
+        <v>155588</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>103.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153812</v>
+        <v>155571</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153805</v>
+        <v>155564</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153492</v>
+        <v>155540</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153485</v>
+        <v>155533</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>10.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153478</v>
+        <v>155526</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153461</v>
+        <v>155502</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153454</v>
+        <v>155489</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>510.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153447</v>
+        <v>155397</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>510.0</v>
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153423</v>
+        <v>155380</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>490.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153416</v>
+        <v>155373</v>
       </c>
       <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
         <v>28</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>485.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153409</v>
+        <v>155359</v>
       </c>
       <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" t="s">
         <v>29</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>490.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153393</v>
+        <v>155328</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>490.0</v>
+        <v>181.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153386</v>
+        <v>155281</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153379</v>
+        <v>155267</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>425.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153362</v>
+        <v>155243</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>385.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153324</v>
+        <v>155236</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>469.0</v>
+        <v>119.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>