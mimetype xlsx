--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,167 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:30</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND VERDE</t>
+    <t>Lista gerada no: 24/08/2026 03:15</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 DEEP AZUL  GLOBAL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...70 lines deleted...]
-  <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>XIAOMI REDMI A5 4/128GB VERDE  IN</t>
-[...11 lines deleted...]
-    <t>MOTO G06 XT2535-2 DS 4/256  VERDE</t>
+    <t>XIAOMI REDMI 17 4G 4/128 BLACK GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/64GB DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/64GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/128GB PRETO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 BRANCO  20AH 1000W</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 VERDE 20AH 1000W</t>
+  </si>
+  <si>
+    <t>SOPORTE TABLET METAL PLEGABLE B03 360ø BRANCO</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>SOPORTE TABLET METAL PLEGABLE B03 360ø</t>
+  </si>
+  <si>
+    <t>CAMERA PORTATIL C/PANTALLA LENTE GIRATORIA PRETO</t>
+  </si>
+  <si>
+    <t>CAMERA ESPORTIVA SPORTS 4K WIFI C/PANTALLA PRETO</t>
+  </si>
+  <si>
+    <t>DRONE P6 CAMARA C/CONTROL PANTALLA PLEGABLE GRAY</t>
+  </si>
+  <si>
+    <t>DRONE P12S CAMARA HD C/CONTROL PANTALLA  PLEGABLE GRAY</t>
+  </si>
+  <si>
+    <t>DRONE TQ016 MAX GPS HD C/CONTROL PANTALLA PLEGABLE PRETO/AZUL</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY V8 EBIKE 15AH 750W PRETO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY MILAN 20AH 1000W VERMELHO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY MILAN PRO 20AH 1000W ROSA/BRANCO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 PRETO  20AH 1000W</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB GRAY GRADE  A   SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB SWAP A DOURADO  HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f765ce56c3903165fc09c453d9a80.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8dc22c65e899cc2d570c90d5ef484.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5215eadc20cd4181daff499329b4f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4493dccc505dba9718aa93a1ee87f8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d711ad3254d97d84a04adaf235c4ac.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f67a275488fd25af37885cd0358eeb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2985969924cd913d9b2b1235066e1c1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93da3d837b018c6f5443a9a4016bc52.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329115e9ad473d271ba32c5a6ccbbf2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433b556d2b63462869e4785a6fa932.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8567b55fd147d8e75542c3580dedb4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afafe9edbecdff92ebef7bd4fe783be.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36254678647bef1ace3f7008d933a979.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df088e5f617884aea810490215378373.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1ab0645419477d4693c047f330e61.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9fb11d225b713fb925e9f26c491cb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20911534489e38697a69b74be6cc464.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f277443d8127ca5942829e397fdbf9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e94cf5082c25b1f26857b9a0b4105.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4d2fa8b319f4c5983ecfbb3cb2aea.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949df25a47c5cb6f6429de73a52e83.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4590749f72124309e8f37a432740a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa09c761a846964d24d6920783a8098.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7a314a4983e3a631e0dd1b1ca8216.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4da8ad54b16c63e8fdd80a835cba9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244a419784bfd1bec547cb77f54b00.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af16eb87b6e93491f8ed07469f5a634.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49aa8d6f848a15f709a70c01af543c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4f3e6b739d37dafc3edc3592eb0e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ae74bc77ee4527972b4105a6b5a30.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d43f47a8d68c2cf65f7e1be5535fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba7a46c19e1c15bf637d1fd8f4482.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579fffb01ffd72e91728c30c24fc05d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c74e0a31704f22ad86face7a105612.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b5f21eeb33163488db9d53352698c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eed182fd62413794a4d58052ccc0b0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b549e338302025180605b876b5f86.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d32064e9f675cdcff79104ac86ef.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30c8d9354c83edc438ef8e946355c1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26b14611d3e2f359786fd1bde8cecc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155618</v>
+        <v>158039</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>83.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155601</v>
+        <v>158022</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>83.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155595</v>
+        <v>158015</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>59.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155588</v>
+        <v>158008</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>62.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155571</v>
+        <v>157988</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>62.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155564</v>
+        <v>157964</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>149.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155540</v>
+        <v>157957</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>133.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155533</v>
+        <v>157933</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>133.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155526</v>
+        <v>157919</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>133.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155502</v>
+        <v>157902</v>
       </c>
       <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>19</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>110.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155489</v>
+        <v>157896</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>75.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155397</v>
+        <v>157889</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="F13" s="3">
+        <v>48.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155380</v>
+        <v>157872</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>59.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155373</v>
+        <v>157865</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>215.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155359</v>
+        <v>157858</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>750.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155328</v>
+        <v>157841</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>181.75</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155281</v>
+        <v>157834</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>102.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155267</v>
+        <v>157827</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>82.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155243</v>
+        <v>157797</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>119.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155236</v>
+        <v>157780</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>119.0</v>
+        <v>555.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>