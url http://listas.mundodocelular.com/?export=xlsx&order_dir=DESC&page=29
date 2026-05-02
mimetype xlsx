--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,161 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 15:02</t>
-[...5 lines deleted...]
-    <t>CABO</t>
+    <t>Lista gerada no: 02/05/2026 05:06</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
-[...4 lines deleted...]
-  <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>IPHONE 11 128GB GRADO A+ PRETO</t>
   </si>
   <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>IPHONE 11 256GB GRADE A PURPLE (ROXO) US - SWAP</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
   </si>
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>IPHONE 11 128GB - GRADE A+ / BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad6989fc974aba4ef35f872ee98c0b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974ad2081bda8f47e6461e0562f92f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a523b0d1873421da954d734b9c05fd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe3d497c85c40531fd37523b56ba4b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98fcdeded8383f2a3689b51f07c114.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90465b45063483be7a06aec659c8f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e99d92dd4475a8555ad926fb7abae3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d2075083fcc4d50328e962b7545ae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044ba0923b06597532ba72f5801e3e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6afd97a5bfe11aac7d184f4206222.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb54e8e1128f9ada007e9bb02bf92.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a4458585c79e9b9dc39d291f24d3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b27426fde11b9905ed8e6af96a0e61.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410617c4a06e0bc963df6d6d28c001.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d44db7fddb66c2f022bc8226e9d2d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab03dc31ed4bf412cc6cf3d49463ace.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7fa28609deb125f5fc4d703fc79e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93765a7023708ad6cfc9396cea58f06d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0efd5e2c6d394bc96a7fa02d2c2bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0bd39fef2be507c9860776335631.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690350936e90f6a3cb317c3ab7dd7b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001771d033c763397c6a5928ece8b12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd31ec4c56caf7fbcde9613f035fba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07397abe75987b5622fb0f4744681.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba99997ce4b9b111df0e724de78dea.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ebb870da4301524427a60d76f6b58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d620b7ae94f1c8eaa60edfd985bb13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7adaebf28ef42fae40f6588dd800.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c58d6a8bf5032566e2f9e3d24c42.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c54ae1f23bdf31e49bf74b9c0fe5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5753feb6dbc18b06d9c262a0b32218.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7f09c7bd2c465cb656618916aff3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f876ce3823d5a0fac10ee505387d69.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea7a425cecb1dabd45f1a8d1885f5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3b9f9babd183d88aaf8ad68f4908.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee7e9d9909cfe8c97810cf854d267.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c385959fee1ce6c16ffb6677f81e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c81542cbd8985fd0030fb1a12861.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f8751e24fba1a5f7ac712090f37b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b628960499763db7d41538c955622.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1133,386 +1136,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>110648</v>
+        <v>110488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>110488</v>
+        <v>110426</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>455.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>110426</v>
+        <v>110372</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>28.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>110372</v>
+        <v>108065</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>335.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>108065</v>
+        <v>107860</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>40.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>107860</v>
+        <v>107747</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>158.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>107747</v>
+        <v>107488</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>199.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>107488</v>
+        <v>107440</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>10.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>107440</v>
+        <v>107068</v>
       </c>
       <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>455.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>107068</v>
+        <v>103428</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>799.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>105477</v>
+        <v>103411</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>275.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>104319</v>
+        <v>102902</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>78.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>103428</v>
+        <v>102513</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>410.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>103411</v>
+        <v>102506</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>425.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102902</v>
+        <v>102490</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>470.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102513</v>
+        <v>102483</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
         <v>335.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>102506</v>
+        <v>99332</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>325.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>102490</v>
+        <v>99059</v>
       </c>
       <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" t="s">
         <v>34</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>325.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>102483</v>
+        <v>99042</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>335.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>99332</v>
+        <v>93927</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>445.0</v>
+        <v>199.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>