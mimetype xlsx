--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,164 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:06</t>
+    <t>Lista gerada no: 24/06/2026 02:30</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB GRADO A+ PRETO</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
-[...4 lines deleted...]
-  <si>
     <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
   </si>
   <si>
     <t>GERAL</t>
   </si>
   <si>
     <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB - GRADE A+ / BRANCO SWAP</t>
-[...2 lines deleted...]
-    <t>Produtos</t>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
+  </si>
+  <si>
+    <t>BATERIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690350936e90f6a3cb317c3ab7dd7b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001771d033c763397c6a5928ece8b12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd31ec4c56caf7fbcde9613f035fba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c07397abe75987b5622fb0f4744681.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba99997ce4b9b111df0e724de78dea.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ebb870da4301524427a60d76f6b58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d620b7ae94f1c8eaa60edfd985bb13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7adaebf28ef42fae40f6588dd800.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5c58d6a8bf5032566e2f9e3d24c42.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c54ae1f23bdf31e49bf74b9c0fe5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5753feb6dbc18b06d9c262a0b32218.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c7f09c7bd2c465cb656618916aff3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f876ce3823d5a0fac10ee505387d69.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea7a425cecb1dabd45f1a8d1885f5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3b9f9babd183d88aaf8ad68f4908.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee7e9d9909cfe8c97810cf854d267.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990c385959fee1ce6c16ffb6677f81e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c81542cbd8985fd0030fb1a12861.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68f8751e24fba1a5f7ac712090f37b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b628960499763db7d41538c955622.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef62548ec1db37402a75f8fedfe36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e7265b7d906653ebc8912eeda971.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19896a0908e681822d67a0f79dd627e7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22657d7e947f8ce365fd893c5901a8e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1fbe0289f2b03db4eb039ec263cb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de5d00f0b004f5154fc4b9560ab3b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14137f90fd26fc14c155a74e4b772.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1a1f3270f4dbd625364cc0e65a84.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac948ceabffd93d6f9d0c8691b15e87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707936d70b11c96c0af95b04785aecf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf42e471fe94944ffa486e2a442d5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884834ab5f8db8f8c8434212c607076a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665c7c5c4a02ad6838142ca0b8eac08.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa47a85232db1d8d972a47bf8a085.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601044d762e8197b3a8829cbe4815d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb307c0f326f04a48a91e7a1dddf90.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110cab666f6726c360b34395de1cdf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410c0d0732917c80ff4a0bab95feb5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498812f04dc1aefb18c7b5e3b578c78.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b90988fcdad3eadd1fb3e40bcf4c71.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1107,415 +1122,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>110488</v>
+        <v>110648</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>110426</v>
+        <v>110488</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>110372</v>
+        <v>110426</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>335.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>108065</v>
+        <v>110372</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>40.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>107860</v>
+        <v>108065</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>158.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>107747</v>
+        <v>107860</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>199.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
         <v>107488</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
         <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
         <v>107440</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
         <v>420.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
         <v>107068</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
         <v>799.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
         <v>103428</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>103411</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>425.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102902</v>
+        <v>102940</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>470.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102513</v>
+        <v>102902</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>335.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102506</v>
+        <v>102513</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102490</v>
+        <v>102506</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>325.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102483</v>
+        <v>102490</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>335.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>99332</v>
+        <v>99059</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>445.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>99059</v>
+        <v>99042</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>119.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>99042</v>
+        <v>90995</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>120.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>93927</v>
+        <v>84833</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>199.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>