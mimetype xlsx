--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:30</t>
+    <t>Lista gerada no: 24/06/2026 04:01</t>
   </si>
   <si>
     <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
   </si>
   <si>
     <t>CABO</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
@@ -209,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdef62548ec1db37402a75f8fedfe36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63e7265b7d906653ebc8912eeda971.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19896a0908e681822d67a0f79dd627e7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22657d7e947f8ce365fd893c5901a8e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e1fbe0289f2b03db4eb039ec263cb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8de5d00f0b004f5154fc4b9560ab3b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b14137f90fd26fc14c155a74e4b772.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1a1f3270f4dbd625364cc0e65a84.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac948ceabffd93d6f9d0c8691b15e87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707936d70b11c96c0af95b04785aecf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaf42e471fe94944ffa486e2a442d5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884834ab5f8db8f8c8434212c607076a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665c7c5c4a02ad6838142ca0b8eac08.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa47a85232db1d8d972a47bf8a085.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601044d762e8197b3a8829cbe4815d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb307c0f326f04a48a91e7a1dddf90.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110cab666f6726c360b34395de1cdf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410c0d0732917c80ff4a0bab95feb5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498812f04dc1aefb18c7b5e3b578c78.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b90988fcdad3eadd1fb3e40bcf4c71.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496763d744e768eb0a1188a1659e804.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71746b87deed70e375b12863edd233f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd841d0123385f3f1ab72bf4b5c2abe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3278da4b98692d5172cb620d3c907.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb22f125bac185dcf0829185a24afa6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe527825403e41dfe6b1d6ac403731e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d041d0e1d80390e24898a4c01901e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628320d143a216ee87b494186aae4a1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee116b8c29cc5fb642743099c318c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3851638c211c9bd80722c623dc9701.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7ec047d25cbe8779a492b02c2445.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05416ddf58370d28d72c5e2f48b94a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d4e88c6e3e9217dd3d4bd9c48370.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae295eb18c17fbda9a68e5507785560a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8acb49e0300fe0f346c5a4950dd8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9cc1f3656aeb4dcc248679db103a9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d9ac2e5cd34a0eb97a0a53e841e4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d3f44d60ca2d783169c966c68a81.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9c8e32adb9ec240a878248aa3068c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0456d14dfe53eb89bb0c34ed7e510f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>