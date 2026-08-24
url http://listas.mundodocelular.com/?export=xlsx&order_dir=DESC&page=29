--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,179 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:01</t>
-[...5 lines deleted...]
-    <t>CABO</t>
+    <t>Lista gerada no: 24/08/2026 03:17</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
-[...5 lines deleted...]
-    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB PRETO GRADE A</t>
-[...17 lines deleted...]
-    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
+  </si>
+  <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
+  </si>
+  <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...56 lines deleted...]
-    <t>BATERIA</t>
+    <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496763d744e768eb0a1188a1659e804.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71746b87deed70e375b12863edd233f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd841d0123385f3f1ab72bf4b5c2abe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3278da4b98692d5172cb620d3c907.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb22f125bac185dcf0829185a24afa6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe527825403e41dfe6b1d6ac403731e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d041d0e1d80390e24898a4c01901e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628320d143a216ee87b494186aae4a1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee116b8c29cc5fb642743099c318c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3851638c211c9bd80722c623dc9701.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad7ec047d25cbe8779a492b02c2445.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05416ddf58370d28d72c5e2f48b94a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d4e88c6e3e9217dd3d4bd9c48370.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae295eb18c17fbda9a68e5507785560a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a8acb49e0300fe0f346c5a4950dd8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9cc1f3656aeb4dcc248679db103a9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9d9ac2e5cd34a0eb97a0a53e841e4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9d3f44d60ca2d783169c966c68a81.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9c8e32adb9ec240a878248aa3068c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0456d14dfe53eb89bb0c34ed7e510f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88384d714c740e3498e877e88ff6c8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259665308cfbfa9ce78920e7a67e43c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3fd4de45988abea1ad0dc817135f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e9c0857a732afc03e9a4c69bbc1e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb83c8ca0be9a71623a4e1e58e2f10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37155333a8314bde2ead5a6d8579533.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441ba06ed9ef38d0f68d5669f0f425.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af455fad57ff34b580f2dda0c318670.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82de6e5f6181480936342e0b1052d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13945101dcaa024245c6e2dc402e3c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a1253cd57579568dc850af94a6242.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddab4fe06db619be703d071a1cc950f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e555c1ddaaba7cf10033cb697de30.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12638431aa6478a789625b8f920b9d4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c8e741b756e658a1c3434b41f75e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9460d203f19e2ec03344b0a260b293f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc14c59d91be5550b7c4dd58b8777b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b424d6227e1e68e23d327f6606db7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc2033d74ce67983bf3046449ad9e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1d2f2b3cce12a0b50a33fafa4cb6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>110648</v>
+        <v>132664</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>110488</v>
+        <v>132374</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>420.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>110426</v>
+        <v>132350</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>26.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>110372</v>
+        <v>132343</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>290.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>108065</v>
+        <v>132329</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>40.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>107860</v>
+        <v>131827</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>158.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>107488</v>
+        <v>131360</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>107440</v>
+        <v>131001</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>420.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>107068</v>
+        <v>130769</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>799.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>103428</v>
+        <v>130455</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>410.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>103411</v>
+        <v>130004</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>385.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102940</v>
+        <v>128896</v>
       </c>
       <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>33.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102902</v>
+        <v>128872</v>
       </c>
       <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>470.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102513</v>
+        <v>128469</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>290.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102506</v>
+        <v>128452</v>
       </c>
       <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
         <v>33</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>290.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102490</v>
+        <v>128445</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>290.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>99059</v>
+        <v>128421</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
         <v>119.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>99042</v>
+        <v>128353</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
         <v>120.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>90995</v>
+        <v>128315</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>24.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>84833</v>
+        <v>128292</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>120.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>