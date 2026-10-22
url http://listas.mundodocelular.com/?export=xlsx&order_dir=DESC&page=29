--- v4 (2026-08-24)
+++ v5 (2026-10-22)
@@ -14,170 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 03:17</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+    <t>Lista gerada no: 22/10/2026 19:51</t>
+  </si>
+  <si>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...14 lines deleted...]
-    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
+    <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
-    <t>PRIME</t>
-[...29 lines deleted...]
-    <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>JBL</t>
-[...13 lines deleted...]
-  <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
-[...14 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>BLU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88384d714c740e3498e877e88ff6c8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259665308cfbfa9ce78920e7a67e43c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c3fd4de45988abea1ad0dc817135f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157e9c0857a732afc03e9a4c69bbc1e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb83c8ca0be9a71623a4e1e58e2f10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37155333a8314bde2ead5a6d8579533.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af441ba06ed9ef38d0f68d5669f0f425.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af455fad57ff34b580f2dda0c318670.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82de6e5f6181480936342e0b1052d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13945101dcaa024245c6e2dc402e3c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a1253cd57579568dc850af94a6242.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddab4fe06db619be703d071a1cc950f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e555c1ddaaba7cf10033cb697de30.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12638431aa6478a789625b8f920b9d4a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c8e741b756e658a1c3434b41f75e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9460d203f19e2ec03344b0a260b293f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc14c59d91be5550b7c4dd58b8777b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b424d6227e1e68e23d327f6606db7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc2033d74ce67983bf3046449ad9e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec1d2f2b3cce12a0b50a33fafa4cb6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46be577967b0452978b81d24280678.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ba21c294e6bbb67c3995c6f13c58.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c16e00a63a0c9ed49ccdba232acf06.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4b2ad97cdb88d7715d03073dcebe2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3047387292a2bd23411285f9750ae8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f189ebd80098f003d8adf833d04951.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf2d86c72584169b454c0b9dd5c211.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34daacc8b432d2523e9b2afeb547c0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408fa87697e6c13c89a1843356397d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4e9714ab6526c3d893a364d1249a2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640daeee398b39b9458b69466913aa3b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd94f34e7406bdbb4a3a0e71b06c0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d83e243c4bd0ee031c3d1713ce530.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e9caf8a15b9550e80a90be103ca4c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f17fd829e30f66dcdb1b5c901bea94.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c0e7c9ee5355223fb32b8062fd4d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6366990a2260b6a3658f9fdead092.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778acf40011c076c19ae0e8c7338ae6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171cf53d555cc7aa3cc6c080b6fb519.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c1d49805c5870bfa7bd7df90626de.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>132664</v>
+        <v>115834</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>549.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>132374</v>
+        <v>114370</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>110.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>132350</v>
+        <v>111553</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>549.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>132343</v>
+        <v>110747</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>549.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132329</v>
+        <v>110716</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>119.99</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>131827</v>
+        <v>110648</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>65.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>131360</v>
+        <v>110426</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>880.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>131001</v>
+        <v>110372</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>130.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>130769</v>
+        <v>108065</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>16.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>130455</v>
+        <v>107860</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>165.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>130004</v>
+        <v>107488</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>450.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128896</v>
+        <v>107440</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>26.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128872</v>
+        <v>107068</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128469</v>
+        <v>103428</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>103.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128452</v>
+        <v>102940</v>
       </c>
       <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" t="s">
         <v>34</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>108.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128445</v>
+        <v>102513</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>99.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128421</v>
+        <v>102506</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128353</v>
+        <v>99059</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128315</v>
+        <v>99042</v>
       </c>
       <c r="C20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" t="s">
         <v>38</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128292</v>
+        <v>90995</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>120.0</v>
+        <v>24.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>