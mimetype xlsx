--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -1,177 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 14:45</t>
+    <t>Lista gerada no: 30/04/2026 07:21</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE A+ PRETO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...10 lines deleted...]
-  <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
   </si>
   <si>
     <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
     <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
   </si>
   <si>
     <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
-    <t>IPAD AIR 4 WIFI +GPS A2316  AZUL CPO</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 14 PRO 128GB PURPLE  GRADE A  USA</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB GRADE A USA   DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
   </si>
   <si>
     <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae726a09cbc4f0dfc0dd42fb67a393e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66f9712ca49e74d50483c9082369c1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec791661ab4229b112a8905b33345.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1892451a828ec9ffe72dd9942833e3e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6b37c0fdd168b810ed6b04d9cde12.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1063bda30ace1f34f1659a0663b4d0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6b349a62d1d805ffb6eb09f72868a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30b077151b75d23b7450f498477b6d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbc9598b946114c5cca53ae81d374b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e19154e8ba39a4289623b542d7dc7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131b45cb1bb38a788c55e31951ece7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f9a535936d6cac9764cb84af5ed41.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131de2f61e1fd860375e75412a05a19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be1355e0b4e172fbb3bd1f31c9570e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b691e02dc9a140a685a34c640a2d7b7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8819daf82f6e1a5e82e4100868af3a9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124f556687b1934bba5883a81f2808.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06c6f25e4bd00fe5fed51217455291.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9389cdd262ead9ff59d354b30564.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36608ca948efd5952df6a47d3210ef7c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df7d083eb59505fab78c362446fcde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965970a1f84892bfb70649c80dc499.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105f8936405f916fb261146b6957c8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1d270504b1c39d63d3bede8c8adf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648d3ec8fc6564ce1fcf7ae6bed8fb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a809cb710169d1abd0846bf200f08.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b53becb59f3df31688a466db05945.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbd216ce095ba46fa054d8d958204.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5106e3cabb09c7343d74b109e69d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4924d8f2a8dcc1cdfdb2cb46338fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523cbc2bb2dc377ee836e31b08aa673.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff4e9f45a61fddfddad4d37329ec6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980197403a60db43bb285f0c6c96c9b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7fce944c912955abb4f1819a0bd8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cdd4610621b6463777f12959bbb7b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539ff59127ff9614e23339cf320edd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff198e63da4c9bebc90ae897e8a18ae.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f62b1ffc395dc8469a19efaa2070f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de70db9a2936f85bdbe7d4583fc246.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9db4d5a8ebe4bc6b3ca2451c1676.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>118187</v>
+        <v>118200</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>315.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>118156</v>
+        <v>118194</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>90.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>117951</v>
+        <v>118187</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>117944</v>
+        <v>117951</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>117937</v>
+        <v>117944</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>117920</v>
+        <v>117937</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>117685</v>
+        <v>117920</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>39.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>117616</v>
+        <v>117685</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>126.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>117050</v>
+        <v>117616</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>495.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>115834</v>
+        <v>117050</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>185.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>115605</v>
+        <v>115834</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>320.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>115124</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
         <v>450.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>115100</v>
+        <v>114417</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>430.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>114417</v>
+        <v>114370</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>450.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114370</v>
+        <v>114196</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>114196</v>
+        <v>111553</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>455.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>111553</v>
+        <v>110747</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>445.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>110747</v>
+        <v>110723</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>345.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>110723</v>
+        <v>110716</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>345.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>110716</v>
+        <v>110648</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>345.0</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>