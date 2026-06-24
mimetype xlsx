--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -1,101 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:21</t>
+    <t>Lista gerada no: 24/06/2026 04:01</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE A+ AZUL</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE A+ PRETO</t>
-[...1 lines deleted...]
-  <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
   </si>
   <si>
     <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
@@ -119,56 +122,50 @@
     <t>IPHONE 14 PRO 128GB PURPLE  GRADE A  USA</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
   </si>
   <si>
     <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
-  </si>
-[...4 lines deleted...]
-    <t>CABO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df7d083eb59505fab78c362446fcde.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed965970a1f84892bfb70649c80dc499.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6105f8936405f916fb261146b6957c8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db1d270504b1c39d63d3bede8c8adf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06648d3ec8fc6564ce1fcf7ae6bed8fb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a809cb710169d1abd0846bf200f08.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b53becb59f3df31688a466db05945.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbd216ce095ba46fa054d8d958204.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5106e3cabb09c7343d74b109e69d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4924d8f2a8dcc1cdfdb2cb46338fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523cbc2bb2dc377ee836e31b08aa673.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff4e9f45a61fddfddad4d37329ec6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980197403a60db43bb285f0c6c96c9b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7fce944c912955abb4f1819a0bd8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cdd4610621b6463777f12959bbb7b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79539ff59127ff9614e23339cf320edd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff198e63da4c9bebc90ae897e8a18ae.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f62b1ffc395dc8469a19efaa2070f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de70db9a2936f85bdbe7d4583fc246.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c9db4d5a8ebe4bc6b3ca2451c1676.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf0208e9f33a53611560be0586593.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bffd797ad6e776182aeb8b18fc55a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a27a58445346d26d4b473721647e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab4459054024d449a60c990b678b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639632cd12663da90dd95fa48ca92ebb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecadd4e1795122ced883f322065f43.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413573b6507b6e5434fad3287a3592.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed159479b042f884ad9b63e6553a01.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be76ccd7419bb3a6732e6d4b7798b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7e7ce07f6cc75ad7444014a585121.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14d989f6dd43d73b234182f3f01d4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fccf7a7fe9b81fa1193916789517d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e6aead12ecc424f4284c81ea5382.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc5fc12cdea29b4d227352d8b1af4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390e86c633495e7b599d0dabfe8717.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeedaa7ba9a307370989a4f835b49b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dbb3a48c0156328894fc24cbfb9b7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2477dbbbc495ed8bdcf5eb6247a9f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd043aa4f6d862b4e2513bd9d22ee52.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a303704d65de551a3d117f3270f32.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1133,386 +1130,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>118200</v>
+        <v>119009</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>118194</v>
+        <v>118798</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>310.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>118187</v>
+        <v>118200</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
         <v>310.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>117951</v>
+        <v>118194</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>117944</v>
+        <v>117951</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F6" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>117937</v>
+        <v>117944</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>117920</v>
+        <v>117937</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>117685</v>
+        <v>117920</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>39.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>117616</v>
+        <v>117685</v>
       </c>
       <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
         <v>21</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>126.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>117050</v>
+        <v>117616</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>470.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>115834</v>
+        <v>117050</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>185.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>115124</v>
+        <v>115834</v>
       </c>
       <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>450.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>114417</v>
+        <v>115124</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>450.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>114370</v>
+        <v>114417</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114196</v>
+        <v>114370</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>420.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>111553</v>
+        <v>114196</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>425.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>110747</v>
+        <v>111553</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>330.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>110723</v>
+        <v>110747</v>
       </c>
       <c r="C19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>330.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>110716</v>
+        <v>110723</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>330.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>110648</v>
+        <v>110716</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>325.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>