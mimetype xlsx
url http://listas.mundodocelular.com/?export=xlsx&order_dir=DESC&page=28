--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,158 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:01</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+    <t>Lista gerada no: 24/08/2026 02:13</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
-[...65 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
+    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf0208e9f33a53611560be0586593.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bffd797ad6e776182aeb8b18fc55a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a27a58445346d26d4b473721647e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab4459054024d449a60c990b678b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639632cd12663da90dd95fa48ca92ebb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecadd4e1795122ced883f322065f43.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413573b6507b6e5434fad3287a3592.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed159479b042f884ad9b63e6553a01.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be76ccd7419bb3a6732e6d4b7798b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7e7ce07f6cc75ad7444014a585121.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14d989f6dd43d73b234182f3f01d4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fccf7a7fe9b81fa1193916789517d9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393e6aead12ecc424f4284c81ea5382.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc5fc12cdea29b4d227352d8b1af4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6390e86c633495e7b599d0dabfe8717.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeedaa7ba9a307370989a4f835b49b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dbb3a48c0156328894fc24cbfb9b7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2477dbbbc495ed8bdcf5eb6247a9f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd043aa4f6d862b4e2513bd9d22ee52.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a303704d65de551a3d117f3270f32.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743a49898ecd006ee0172e6bbdd14c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d26435628f0616614b8f654c7c5a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd8cb764ad96ac7c54d75eeb4f3a77.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a71faacc258c59107f4e0fa545e431.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbd8d7ada1711c28faeea6d5d7e070.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1b590e444729a4675fa644e164f8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ac651d61452b400fc83f925945c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ba631480d1db7b7994da8e49e059a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da63584f86f16ac8f0442dc58bb624.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fea5807933d22a8a878f30af6ae5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f8e4a5a1b0fa2bdc5a90d0a893ca.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908824000b6847c8b8716a3568cf14b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91373818007c590352e47487dbf58e0b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f504222219c3dc509ba2c7b5568de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f4339a7df23e97286fee5eb1f5be.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5927bf82b20e1a6256be0b15f8a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc4f6b578d668136540e663537613f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805e58931fc96261d35bf850d5f972.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3588281a77c83399b696bc4b04d66.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba32e9f14371c35ce904702c7d71ac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>119009</v>
+        <v>134873</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>385.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>118798</v>
+        <v>134866</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>450.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>118200</v>
+        <v>134767</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>310.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>118194</v>
+        <v>134743</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>310.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>117951</v>
+        <v>134729</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>11.5</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>117944</v>
+        <v>134712</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>11.5</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>117937</v>
+        <v>134637</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>11.5</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>117920</v>
+        <v>134613</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>11.5</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>117685</v>
+        <v>134484</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>39.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>117616</v>
+        <v>134316</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>126.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>117050</v>
+        <v>134279</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>470.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>115834</v>
+        <v>134248</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>185.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>115124</v>
+        <v>133432</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>425.0</v>
+        <v>615.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>114417</v>
+        <v>133388</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>450.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114370</v>
+        <v>133371</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>340.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>114196</v>
+        <v>133364</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>420.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>111553</v>
+        <v>133357</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>110747</v>
+        <v>133340</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>325.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>110723</v>
+        <v>133166</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>325.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>110716</v>
+        <v>133142</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>325.0</v>
+        <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>