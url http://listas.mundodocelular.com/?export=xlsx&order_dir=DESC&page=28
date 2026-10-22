--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,152 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 02:13</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+    <t>Lista gerada no: 22/10/2026 19:49</t>
+  </si>
+  <si>
+    <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
-[...26 lines deleted...]
-    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>PHILIPS</t>
-[...2 lines deleted...]
-    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15  128GB GRADE A PRETO USA</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 25W</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
-[...26 lines deleted...]
-    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>AMAZON TV FIRE STICK 4K SELECT 8  WI-FI  (2DA Geração)</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET XIAOMI REDMI PAD 2 4+128GB EU GRAPHITE</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743a49898ecd006ee0172e6bbdd14c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d26435628f0616614b8f654c7c5a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd8cb764ad96ac7c54d75eeb4f3a77.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a71faacc258c59107f4e0fa545e431.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbd8d7ada1711c28faeea6d5d7e070.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1b590e444729a4675fa644e164f8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369ac651d61452b400fc83f925945c7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ba631480d1db7b7994da8e49e059a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da63584f86f16ac8f0442dc58bb624.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fea5807933d22a8a878f30af6ae5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f8e4a5a1b0fa2bdc5a90d0a893ca.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908824000b6847c8b8716a3568cf14b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91373818007c590352e47487dbf58e0b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f504222219c3dc509ba2c7b5568de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341f4339a7df23e97286fee5eb1f5be.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5927bf82b20e1a6256be0b15f8a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc4f6b578d668136540e663537613f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805e58931fc96261d35bf850d5f972.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3588281a77c83399b696bc4b04d66.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba32e9f14371c35ce904702c7d71ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b8c01bdec5a019215e66b2d684c31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29a22ee3179f2ae57dacea99cb72b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab2489c4a27ff3ac00d677ce91a25e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4c3b7466bb5ca96aecbb1d8976f57.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8521323a79cb4aeb249aa703852a2a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5fb320a0cf8851435638b856e5c7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ef80e82806b9e9cd9e393c7e292c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7041273bdf2c54c329d125e418069.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f88018f24890da452dd52e925ce9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf0e76e4020f4c2833cee9829a1a5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594481c7e14778fbd0792fab7627e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef2cd601db45b6ec5e1b37f05e93f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b161918ced545c1a149c3513e399bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f89c5010be355ab755760e39951aba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ad814b5f1cdc4407c613a161931d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9ceed07465d970cf6926421324600.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776de9874a49924821eb3482d8065d44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05646ca1140867d8a577c4c3259c9ba9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafd2d9b8303a7e9f413ce3f5a9ef27.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3ab6a10232f44cc4a3a543514efb9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134873</v>
+        <v>127769</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>134866</v>
+        <v>127004</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>350.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>134767</v>
+        <v>126588</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>129.99</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>134743</v>
+        <v>125673</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>119.99</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>134729</v>
+        <v>125444</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>89.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>134712</v>
+        <v>125437</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>14</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>89.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134637</v>
+        <v>124737</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>180.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134613</v>
+        <v>124430</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>180.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134484</v>
+        <v>123181</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>4.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134316</v>
+        <v>122979</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
         <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134279</v>
+        <v>121590</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>390.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134248</v>
+        <v>121125</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>270.0</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133432</v>
+        <v>120999</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>615.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133388</v>
+        <v>118521</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>610.0</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133371</v>
+        <v>117951</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>520.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133364</v>
+        <v>117944</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>520.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133357</v>
+        <v>117937</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>520.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133340</v>
+        <v>117920</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>475.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133166</v>
+        <v>117616</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>275.0</v>
+        <v>132.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133142</v>
+        <v>117050</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>510.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>