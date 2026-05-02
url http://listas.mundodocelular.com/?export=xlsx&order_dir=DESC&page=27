--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,164 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 15:05</t>
-[...8 lines deleted...]
-    <t>ACER</t>
+    <t>Lista gerada no: 02/05/2026 05:06</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B ROXO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B AZUL USA</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>CEL IPHONE 11  64GB GRADE A -  BRANCO USA</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
   </si>
   <si>
     <t>CARREGADOR</t>
   </si>
   <si>
     <t>GERAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
   <si>
     <t>IPHONE 14  128GB  GRADE A    AZUL USA COM CHIP</t>
   </si>
   <si>
     <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB GRADO A+ LILA</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLULORY</t>
   </si>
   <si>
+    <t>IPHONE 13  PRO MAX 128GB GRADE A+ GRAPHITE</t>
+  </si>
+  <si>
     <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 13C 8+256GB  AZUL</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
   </si>
   <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PURPLE</t>
   </si>
   <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
     <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
-  </si>
-[...4 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5818130a63fb6bd4d4957dd37443.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba9425e009154a8b3b03054a27fa9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2995595112ac3e9551e118b567e2e4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8ef7ff7ad2475b98738697f44467.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce8121908a9844349d0fb3986dcc7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fd453d1c89b54f573d12fa5808d86.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c44a9fdb5119cddd724db39bf05ff.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d0a1444cbe9504574cb5761ccdd5d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef74b62750ff36570e87dfdf43292.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5eb72bf000668cce0b12328fafbaf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c785491f3e69e75874ef5e6f6ffa0c4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f1a841b4f06d5447ba47a69cf5bd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd48442e071d2598dc7dde62b242c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd019d915c23f3bdf1569b70164187b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac81d182aa5b2b0500b8b7311417ac8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a13932d4c424c5bf96a58493715ee3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85f41e5a68936e9d540acf69646af2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6903ec919d61200fa43558ab8015538.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deed1a1f65dce908970c4ac66f3fc2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a820e6f6a979874e905476209558.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feda3d27baabf49dfaa2d14f2141f4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052368d463b579d264319112d93f28a2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ff31fa630c222d8884d8effcdce45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784898d828761efd5269e9e0b6c5d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b0fd82cc83a9fcd58efd3dc0ed36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e180037d45323e9be2a0169282e86cf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec035ce46b7bcfaa6b5800371d8705.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e241ad68567de3bc80cfada1948b41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a0b860310d52282ef89cd4e82bd6a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964504982be7d0586a384ea79c31c44.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3694d8e617779a355b116131216be28.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0fe843bc85c5ba16d11ca2d1216e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d805143278673156917270674addd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7bc289ab5a4a7ac01ba3cd8cb44a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f681efdf43ceb385c441d383b95df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac5fa6be2aa5ae66b7b158e38bc68c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78da13a92e5ffb1b2e6f0b6a87534f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959cacc69b7e03c3e36a6f3b0a7ce19.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e0a6fff195af45e39d38df278ca86.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d13881ca1345200ee264338b8a14.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,386 +1130,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>127769</v>
+        <v>127417</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>14.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>127394</v>
+        <v>127400</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>335.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>127226</v>
+        <v>127394</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>199.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>127004</v>
+        <v>127226</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>387.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>126588</v>
+        <v>127004</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>318.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>125673</v>
+        <v>126588</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>125444</v>
+        <v>125673</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>670.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>125093</v>
+        <v>125444</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>345.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>124430</v>
+        <v>125093</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>21.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>123204</v>
+        <v>124430</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>199.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
         <v>122979</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
         <v>15.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>122573</v>
       </c>
       <c r="C13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F13" s="3">
         <v>18.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>121590</v>
+        <v>121972</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>14.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>121330</v>
+        <v>121590</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>116.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>121125</v>
+        <v>121330</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>530.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>121118</v>
+        <v>121125</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>560.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>119009</v>
+        <v>121118</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>410.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>118798</v>
+        <v>120999</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>450.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>118200</v>
+        <v>119009</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>315.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>118194</v>
+        <v>118798</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>315.0</v>
+        <v>450.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>