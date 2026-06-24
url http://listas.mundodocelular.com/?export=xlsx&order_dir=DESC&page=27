--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,158 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:06</t>
+    <t>Lista gerada no: 24/06/2026 04:03</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B ROXO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE B AZUL USA</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>CEL IPHONE 11  64GB GRADE A -  BRANCO USA</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
   </si>
   <si>
     <t>CARREGADOR</t>
   </si>
   <si>
     <t>GERAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
   <si>
-    <t>IPHONE 14  128GB  GRADE A    AZUL USA COM CHIP</t>
-[...1 lines deleted...]
-  <si>
     <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
   </si>
   <si>
+    <t>IPHONE 12 128GB GRADE A+    ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  AZUL</t>
+  </si>
+  <si>
     <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
+    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
     <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLULORY</t>
   </si>
   <si>
-    <t>IPHONE 13  PRO MAX 128GB GRADE A+ GRAPHITE</t>
-[...1 lines deleted...]
-  <si>
     <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
   </si>
   <si>
-    <t>CEL XIAOMI REDMI 13C 8+256GB  AZUL</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PURPLE</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
-  </si>
-[...4 lines deleted...]
-    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feda3d27baabf49dfaa2d14f2141f4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052368d463b579d264319112d93f28a2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ff31fa630c222d8884d8effcdce45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784898d828761efd5269e9e0b6c5d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b0fd82cc83a9fcd58efd3dc0ed36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e180037d45323e9be2a0169282e86cf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec035ce46b7bcfaa6b5800371d8705.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e241ad68567de3bc80cfada1948b41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a0b860310d52282ef89cd4e82bd6a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964504982be7d0586a384ea79c31c44.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3694d8e617779a355b116131216be28.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac0fe843bc85c5ba16d11ca2d1216e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d805143278673156917270674addd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be7bc289ab5a4a7ac01ba3cd8cb44a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f681efdf43ceb385c441d383b95df.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac5fa6be2aa5ae66b7b158e38bc68c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78da13a92e5ffb1b2e6f0b6a87534f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959cacc69b7e03c3e36a6f3b0a7ce19.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e0a6fff195af45e39d38df278ca86.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d13881ca1345200ee264338b8a14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0935dd6135ce574f376cffa83901.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb3e7047b5ce4cb1fc40664763ed8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c19f5ccc5485057b62d09bcf08c17f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673491c97fc62649f0ec623938bde4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f8f04d2242c7d464b6e57cb06e79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915777b4326f7f7bc414853f6c29be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2058b7f56385ec534c37ac84cfa046.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce5209ee1f34a43b80d1e7967f8687.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635f26fc11b4838abca7c354c8406b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd471e3eabb486f99facbcf360640.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43493b6bb00f436c33959c0e0b99939.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6ea243a20dbc8892960fb0b5f0dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16e95da9a0401d2de6797faa8a95a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4c20da5a93d34deb14a3a68c5a04.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6842e60587c40c8234974b111d5857.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f5eec8c9720d73318e8464b776571.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f121a17ad881baa2ae9bcf25ab1a8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0119fa0ee6d76d0850c623ec267b13.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c66e0282c341c8e892148c11ce278.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53360b7484f152dbb640b533c03d5d1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1130,386 +1136,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>127417</v>
+        <v>128223</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>127400</v>
+        <v>128216</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>310.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>127394</v>
+        <v>128131</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>310.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>127226</v>
+        <v>128025</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>127004</v>
+        <v>127769</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>387.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>126588</v>
+        <v>127417</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>318.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>125673</v>
+        <v>127394</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>125444</v>
+        <v>127004</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>670.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>125093</v>
+        <v>126588</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>330.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>124430</v>
+        <v>125673</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>122979</v>
+        <v>125444</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>15.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>122573</v>
+        <v>124430</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>121972</v>
+        <v>123297</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F14" s="3">
-        <v>435.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>121590</v>
+        <v>123280</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" t="s">
         <v>17</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>121330</v>
+        <v>122979</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>116.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>121125</v>
+        <v>122610</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F17" s="3">
-        <v>530.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>121118</v>
+        <v>122573</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>560.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>120999</v>
+        <v>121590</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>229.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>119009</v>
+        <v>121125</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>410.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>118798</v>
+        <v>120999</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>450.0</v>
+        <v>235.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>