--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:03</t>
+    <t>Lista gerada no: 24/06/2026 05:25</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
@@ -194,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0935dd6135ce574f376cffa83901.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb3e7047b5ce4cb1fc40664763ed8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c19f5ccc5485057b62d09bcf08c17f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673491c97fc62649f0ec623938bde4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f8f04d2242c7d464b6e57cb06e79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e915777b4326f7f7bc414853f6c29be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2058b7f56385ec534c37ac84cfa046.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce5209ee1f34a43b80d1e7967f8687.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635f26fc11b4838abca7c354c8406b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecd471e3eabb486f99facbcf360640.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43493b6bb00f436c33959c0e0b99939.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6ea243a20dbc8892960fb0b5f0dc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab16e95da9a0401d2de6797faa8a95a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e4c20da5a93d34deb14a3a68c5a04.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6842e60587c40c8234974b111d5857.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f5eec8c9720d73318e8464b776571.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f121a17ad881baa2ae9bcf25ab1a8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0119fa0ee6d76d0850c623ec267b13.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c66e0282c341c8e892148c11ce278.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53360b7484f152dbb640b533c03d5d1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bedbcdb11565634e250aa92c007675.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd225aae3675b32d293b45b191bd1c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788ea90d40188f4a01cb6543232a9b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4161dbc3821e295ee29ddf521513.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529a62bcc9894aff32c852e50d72d9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04a1135cf896737fd6d14e457ed55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580930eeb0afd85a983b58c14f9bfd91.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969aa60b0d9f1409d6a7b4740d18316.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a92bf67dce696f6e8816842ce221.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716326878f66033c29e896e90f81cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6c6019d5458c35096eb3e78cd145.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e91ac066a1203dedfaab9618fabb30.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1bdef6025a513e42dde93e0cb1ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730893ccd433aa0b20555b5bae732a9e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a2df296d163ee88f10a0fe19535fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b1cc43daf095ac3fa2060a1781a2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c87cbc166bf9a5c22f50634a2acb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1755661cc753752782d969fd358fbc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ecadf9692f36a8be7480eede92637.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a171abeb39ffb3fdf9f20993c0553.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>