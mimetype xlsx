--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,164 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:25</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+    <t>Lista gerada no: 24/08/2026 02:14</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE DOURADO  (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE PRETO  (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE PINK</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE BLACK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM78 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM78 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...22 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE B PRETO</t>
-[...56 lines deleted...]
-    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM88 7P KIDS PINK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256  CM88 7P KIDS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256  CM88 7P KIDS VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB   CM88 7P KIDS AZUL</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bedbcdb11565634e250aa92c007675.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd225aae3675b32d293b45b191bd1c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788ea90d40188f4a01cb6543232a9b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4161dbc3821e295ee29ddf521513.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529a62bcc9894aff32c852e50d72d9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04a1135cf896737fd6d14e457ed55.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580930eeb0afd85a983b58c14f9bfd91.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969aa60b0d9f1409d6a7b4740d18316.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01a92bf67dce696f6e8816842ce221.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716326878f66033c29e896e90f81cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa6c6019d5458c35096eb3e78cd145.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e91ac066a1203dedfaab9618fabb30.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1bdef6025a513e42dde93e0cb1ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730893ccd433aa0b20555b5bae732a9e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a2df296d163ee88f10a0fe19535fa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2b1cc43daf095ac3fa2060a1781a2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733c87cbc166bf9a5c22f50634a2acb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1755661cc753752782d969fd358fbc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ecadf9692f36a8be7480eede92637.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a171abeb39ffb3fdf9f20993c0553.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fe5875ce15f2692b1954e0af4388.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700acde688556b55cc5512f851c3cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0a2e9638d326c293637607892fa18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc912612bb51c628cd659c640114e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229b7a252b05e3f4b6b7f2ef07dc60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329984c81d693fbcb1577dbe2862386f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928fa4fbad50a22c7732d87998d5427.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6a273946b11d9d4b2637fca0a4c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecb9edcb535be60b7beab7dadade0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ccfa79f6da5a09b856e5145f34c8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b39f3caea48352a6e501b57f389a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae01750c77743aa931c371fbc73556.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262e970bd4c1143edd13bd45c8d390.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47caf00f4fb37d90c43925189022a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400cf8138e6295dc136a9c829ca8f3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3fd4a1df6ad2408f844812b956f2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb813cd99ad52a5d0b7bd47d3283fd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d613a226047f02ff6a4cb24b3161c9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485162679e04606c3befb31a3e081890.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ec3582333a598aea69997465df69.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128223</v>
+        <v>136563</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>172.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128216</v>
+        <v>136556</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>128.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128131</v>
+        <v>136549</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>118.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128025</v>
+        <v>136532</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>110.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>127769</v>
+        <v>136433</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>14.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>127417</v>
+        <v>136426</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>290.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>127394</v>
+        <v>136419</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>290.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>127004</v>
+        <v>136402</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>350.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>126588</v>
+        <v>136099</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>309.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>125673</v>
+        <v>136082</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>125444</v>
+        <v>136013</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>670.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>124430</v>
+        <v>136006</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>21.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>123297</v>
+        <v>135207</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>235.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>123280</v>
+        <v>135191</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>235.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>122979</v>
+        <v>135184</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>15.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>122610</v>
+        <v>135160</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>235.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>122573</v>
+        <v>135030</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
         <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>121590</v>
+        <v>135023</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>121125</v>
+        <v>134897</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>510.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>120999</v>
+        <v>134880</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>235.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>