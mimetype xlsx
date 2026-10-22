--- v4 (2026-08-24)
+++ v5 (2026-10-22)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 02:14</t>
-[...47 lines deleted...]
-    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+    <t>Lista gerada no: 22/10/2026 19:50</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>AMAZON ECHO SHOW 8 3ND GEN  CHARCOAL</t>
+  </si>
+  <si>
+    <t>RADIO PORTATIL</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...29 lines deleted...]
-    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275fe5875ce15f2692b1954e0af4388.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b700acde688556b55cc5512f851c3cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0a2e9638d326c293637607892fa18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc912612bb51c628cd659c640114e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9229b7a252b05e3f4b6b7f2ef07dc60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329984c81d693fbcb1577dbe2862386f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928fa4fbad50a22c7732d87998d5427.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6a273946b11d9d4b2637fca0a4c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ecb9edcb535be60b7beab7dadade0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063ccfa79f6da5a09b856e5145f34c8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b39f3caea48352a6e501b57f389a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae01750c77743aa931c371fbc73556.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262e970bd4c1143edd13bd45c8d390.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c47caf00f4fb37d90c43925189022a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400cf8138e6295dc136a9c829ca8f3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c3fd4a1df6ad2408f844812b956f2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb813cd99ad52a5d0b7bd47d3283fd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d613a226047f02ff6a4cb24b3161c9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485162679e04606c3befb31a3e081890.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0ec3582333a598aea69997465df69.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f5fd542a6d823eb0247dcef34211f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cc53b82b9c2761b41b422da914379.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982b924e93cd9a1bc2c28f1ef28551d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff511cb2f52a073f60c81bb902beb91.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac69b69a518bc577f171267290f29c6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08676a86946e42c199f831b12ea62bc3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e4727b07864ba861b7e3f1297a94.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb1ff55bb078bafcb74621c7d273cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b345516a5e33e67c172bb81fc157f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de97b1e45a6458ed43a290e73da41.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8925608e2941c0424f2b99ff7e87.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4e1dd7373acb5fe9da0596dc12600.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332394d9b359aeeeb0487aef5531844.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5049ab108e4d3aa877d3790ad0dfe91.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45730ddac98a5d003ee054c34c8e96fd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadabf34a72929a4ca6bca843fd0d58.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcb9230a15f3a1e15fd73b1d0ab29f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67893b9f1247a928e618ad953fc473.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5e66257caa4eb87e9c51b9fefe001.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b5209c32277ef2595d0ea553070f6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>136563</v>
+        <v>131001</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>25.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>136556</v>
+        <v>130769</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>36.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>136549</v>
+        <v>130530</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>36.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>136532</v>
+        <v>130004</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>29.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>136433</v>
+        <v>129961</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>35.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>136426</v>
+        <v>128872</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>35.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>136419</v>
+        <v>128469</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>136402</v>
+        <v>128452</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>45.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>136099</v>
+        <v>128445</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>95.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>136082</v>
+        <v>128421</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>99.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>136013</v>
+        <v>128353</v>
       </c>
       <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>755.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>136006</v>
+        <v>128315</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>755.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>135207</v>
+        <v>128292</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>135191</v>
+        <v>128285</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>135184</v>
+        <v>128261</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>135160</v>
+        <v>128254</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>135030</v>
+        <v>128223</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F18" s="3">
-        <v>18.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>135023</v>
+        <v>128216</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="F19" s="3">
-        <v>18.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134897</v>
+        <v>128131</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>420.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134880</v>
+        <v>128025</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>