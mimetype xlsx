--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -34,69 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 14:58</t>
-[...17 lines deleted...]
-    <t>LG</t>
+    <t>Lista gerada no: 30/04/2026 07:44</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 13C      8+256GB  PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
   </si>
@@ -113,50 +95,68 @@
     <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef843d04759a9762f6256d1bc768aa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bf1a4ab919df0226e1d426e404795.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a745999ed7b1ab008991068e146e62.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a98ccc4ea21c423d259f4863d1ac2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc050c457c67b77a51a2034aaba4bc92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470dd970017e60320caba39425cfe54.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109825a2ec88f125309de7ff07ce2d7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9737d471e52394f2821ee5ff03474.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fceed6d867c0253739e306a1a96eda.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d09c3b63680d55e0ca70fa7e233f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16341cae1a80aec1e58719b2a66b38.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79251a2af274c587354611a65466e22.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe3096519d25be2b0d4a232c709bb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60772f7863acda6961645c8669369cc7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bd2d1666134c4a173ef5efee3b9a4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773193981869f1ee1c96f0a4739c9f74.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f791b25412255edbd537fcec64ac.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7befe1599d8d7e85092669dd1e7306b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6846ff2c72069c70f3abe232f1640.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06efac42f29826cae1ef3a887fa0a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e72eb9665a6ebfa5fac8124fdde31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486ebd91007c49c9a69361913959a3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823522040ce114e4718b054967d401c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0336ad365f67a01b5f73449d88cc43.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0818f83a278636d9df0764d502b3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653879177435c3dc033dc18b7efb0a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02491bf063a5f5880788470a7aa06.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4c3c036c33a1191583b11d5e5be6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ac7351c05a2d46563d5c90d619d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050e5f5c1df6160fbba3074b5fa13b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6dd684e282722ff38b8af3243b2ba.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba4e284fb939995eed42ea42a77d7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86d4b1565eb4024473147b8f35900.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedc5128ac0d51f9a12a1bb0c8076a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac3e56a05a027195bd2f559d56855.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79557d2662f59c52b48e411d866562.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb7e10cff239d8c77fc75a64e62e8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935009b0b493c4f1f0d3a4599f8fd54.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa63985cb799ad6f015f8471c6f1bb4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60187670299044c4968855d2f72bab8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128896</v>
+        <v>128544</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128872</v>
+        <v>128469</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>12.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128544</v>
+        <v>128452</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>116.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128469</v>
+        <v>128445</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>103.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128452</v>
+        <v>128421</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>108.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128445</v>
+        <v>128407</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>99.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128421</v>
+        <v>128391</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>119.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128407</v>
+        <v>128360</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>115.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128391</v>
+        <v>128353</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>113.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128360</v>
+        <v>128315</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>134.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128353</v>
+        <v>128292</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
         <v>120.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128315</v>
+        <v>128285</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128292</v>
+        <v>128261</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>120.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128285</v>
+        <v>128254</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>120.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128261</v>
+        <v>128223</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>166.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128254</v>
+        <v>128216</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>166.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128223</v>
+        <v>128131</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>172.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128216</v>
+        <v>128025</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>128.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128131</v>
+        <v>127806</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F20" s="3">
-        <v>118.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128025</v>
+        <v>127769</v>
       </c>
       <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" t="s">
         <v>32</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>110.0</v>
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>