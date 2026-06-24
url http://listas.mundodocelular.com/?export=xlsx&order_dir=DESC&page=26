--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,149 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:44</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI REDMI 13C      8+256GB  PRETO</t>
+    <t>Lista gerada no: 24/06/2026 04:02</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
+  </si>
+  <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
-[...1 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
   </si>
   <si>
-    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
-[...1 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
-  </si>
-[...28 lines deleted...]
-    <t>ACER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e72eb9665a6ebfa5fac8124fdde31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486ebd91007c49c9a69361913959a3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823522040ce114e4718b054967d401c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0336ad365f67a01b5f73449d88cc43.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c0818f83a278636d9df0764d502b3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4653879177435c3dc033dc18b7efb0a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02491bf063a5f5880788470a7aa06.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b4c3c036c33a1191583b11d5e5be6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842ac7351c05a2d46563d5c90d619d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38050e5f5c1df6160fbba3074b5fa13b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6dd684e282722ff38b8af3243b2ba.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba4e284fb939995eed42ea42a77d7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e86d4b1565eb4024473147b8f35900.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bedc5128ac0d51f9a12a1bb0c8076a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac3e56a05a027195bd2f559d56855.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79557d2662f59c52b48e411d866562.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb7e10cff239d8c77fc75a64e62e8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935009b0b493c4f1f0d3a4599f8fd54.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa63985cb799ad6f015f8471c6f1bb4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60187670299044c4968855d2f72bab8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729592c8ab9141d85c5c554fb439e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a5376dde0158890164a2ec2cd7ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6faa05a09b7bd97b76b1a43b705d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb09908c5e9808b6c586794a5742e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6be782b9645a5d2cbdf81e2e05950.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c435bf0f9edc70981a74fd3d539ad7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217801e905f670ebf32548c550f276.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf562f9e002e0998b6e9671098072.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb60583bfdf93cede5ca982e9da3fb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e6745cc7470a81c46109e4a47c4c5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891f6c1e429d28f2866c1ee151fdda.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01eb7a2329f418f044886076eb0442.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0afd31dac55c4e5142dda48c3c387.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e2720750be26f771ad088470e4034.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2f1887a569ec88417a2a9fc0daf9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420a8eff159c24652679c9228016851.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c2d922a1877e4eb783e7a8bf4012.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87666136f92dd4dc1568dfb77af153d6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661739cd90153212d5dad0428535522.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251c04da7946e4e571f34d8f9a8369.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128544</v>
+        <v>131001</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>116.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128469</v>
+        <v>130769</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>103.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128452</v>
+        <v>130455</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>108.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128445</v>
+        <v>130004</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>99.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128421</v>
+        <v>129985</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>119.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128407</v>
+        <v>129961</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>115.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128391</v>
+        <v>128896</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>113.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128360</v>
+        <v>128872</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>134.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128353</v>
+        <v>128469</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>120.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128315</v>
+        <v>128452</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>110.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128292</v>
+        <v>128445</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>120.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128285</v>
+        <v>128421</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128261</v>
+        <v>128407</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>166.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128254</v>
+        <v>128391</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>166.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128223</v>
+        <v>128353</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>172.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128216</v>
+        <v>128315</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>128.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128131</v>
+        <v>128292</v>
       </c>
       <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" t="s">
         <v>25</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>118.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128025</v>
+        <v>128285</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>127806</v>
+        <v>128261</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>280.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>127769</v>
+        <v>128254</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>14.0</v>
+        <v>166.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>