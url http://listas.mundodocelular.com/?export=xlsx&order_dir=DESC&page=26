--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,161 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:02</t>
-[...2 lines deleted...]
-    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+    <t>Lista gerada no: 24/08/2026 01:03</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 24 BLACK 4/256GB</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4E4LL/A 10.9" WIFI 128GB BRANCO</t>
   </si>
   <si>
     <t>IPAD</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...2 lines deleted...]
-    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
+  </si>
+  <si>
+    <t>CEL SAM. A36 A366E 5G 8/256 LAVENDER</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C71 3/64GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
-[...71 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729592c8ab9141d85c5c554fb439e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a5376dde0158890164a2ec2cd7ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6faa05a09b7bd97b76b1a43b705d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fb09908c5e9808b6c586794a5742e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6be782b9645a5d2cbdf81e2e05950.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c435bf0f9edc70981a74fd3d539ad7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217801e905f670ebf32548c550f276.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcf562f9e002e0998b6e9671098072.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb60583bfdf93cede5ca982e9da3fb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e6745cc7470a81c46109e4a47c4c5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891f6c1e429d28f2866c1ee151fdda.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01eb7a2329f418f044886076eb0442.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0afd31dac55c4e5142dda48c3c387.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e2720750be26f771ad088470e4034.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b2f1887a569ec88417a2a9fc0daf9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420a8eff159c24652679c9228016851.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c2d922a1877e4eb783e7a8bf4012.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87666136f92dd4dc1568dfb77af153d6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661739cd90153212d5dad0428535522.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251c04da7946e4e571f34d8f9a8369.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42330c05c728d8fc6f36825cfd3ff1b1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421646f9603c0d25304ae275279e8d52.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a789a38db5b9af76e08ce8f8a1372.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0c9f508da73ef9312ce514950cec.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d1d0d3c9d6a408bdf0b801e17916.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ced7bb5436fcc6531baeae6c7baf90.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20283a9346346801e52a208243003d8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998e9126dea385fcd679abc0ee682b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b897ab5c40d3952cd715c7d24d71d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe2543ebb9cf41605362842e13ae2d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72028468a6051587068b3e4cddfd1e3b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976944aa54800acaff3b9195fc1eb1ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b43397206e25a3c53d205abb9115.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33176e337c74f97ff8c591185c0515a9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622e370040665d573eae8591d592e43.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075373648a92ba5113fe482b24aa6fb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1755a825e51f0fd561842d147096905.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f54c9054d9fc66f018c96ccd10673e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd438f08abc7f41b64a72c7fb80d4a90.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8849a4efda6696e0217d17cbb3f607.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>131001</v>
+        <v>139892</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>130.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>130769</v>
+        <v>139885</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>16.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>130455</v>
+        <v>139847</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>165.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>130004</v>
+        <v>139830</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>470.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>129985</v>
+        <v>139823</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>680.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>129961</v>
+        <v>139564</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>670.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128896</v>
+        <v>139540</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128872</v>
+        <v>139458</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128469</v>
+        <v>139441</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>103.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128452</v>
+        <v>139243</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>108.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128445</v>
+        <v>139236</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>99.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128421</v>
+        <v>139168</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>119.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128407</v>
+        <v>139144</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>115.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128391</v>
+        <v>139113</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>113.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128353</v>
+        <v>139106</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>120.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128315</v>
+        <v>138963</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>110.0</v>
+        <v>288.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128292</v>
+        <v>138857</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F18" s="3">
-        <v>120.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128285</v>
+        <v>138734</v>
       </c>
       <c r="C19" t="s">
+        <v>33</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
         <v>34</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>120.0</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128261</v>
+        <v>138666</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>166.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128254</v>
+        <v>138123</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>166.0</v>
+        <v>26.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>