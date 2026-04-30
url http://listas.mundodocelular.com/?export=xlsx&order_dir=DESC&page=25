--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,167 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 14:51</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+    <t>Lista gerada no: 30/04/2026 08:39</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE B AZUL</t>
-[...7 lines deleted...]
-  <si>
     <t>IPHONE SE2 128GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
   </si>
   <si>
     <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>PRIME</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB DESERT SWAP TITA</t>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
   </si>
   <si>
     <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128 5G CM515 7P 1 CHIP VERMELHO</t>
   </si>
   <si>
     <t>TABLETS</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
     <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
   </si>
   <si>
     <t>IPAD</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 14C      8+256GB VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE A+ PINK</t>
   </si>
   <si>
     <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
   </si>
   <si>
     <t>REALME</t>
   </si>
   <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
+  </si>
+  <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>AMAZON FIRE MAX 11 64GB GRAY</t>
   </si>
   <si>
     <t>AMAZON</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee8cf1875a7f0b8478616e8e26f33a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a47c316fea73895425e3a20421942.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39e9216ca9238539e32d15aedc3b3c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6ef1bc74c8eb5e9ebed4e8a36ea0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8b98e4c2dfccc72fa593f8e95c254.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a64400443f908c3c936a955e73ab87.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca6bf00b88acf2c32c6dde4bd623fe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4cd76c5d6081aba41fdd0c5a018eb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcdf9c4a222ae4d5a4606f5d462dd3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c9f28b0e6cdaeea92f3769e3ef2c9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e916f5965909bb5ca906987c0ca5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ba4a60526266e776b2c8ddbe7f05.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bbcf9f71de999fb96a4b61a3c3b89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d8e7679fde29a40362cdbcbd70c63.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eef4c073755b3b3f37826028c8d4c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ded88517256beed6db6e10819ef9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b724bbf674caa33d75dc382db4188.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd7ee3eab2b41d709e4549ca505ef.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b95d8aaa2d3998f98fcf038dc1ef6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8bf1ddcfc8ebf9e4b246fdaa458eb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6193dd5182532ca8feff343ddfd442.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fffb472301eb7873542734065a91a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c4f410270664374682780d77efb5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f386751087b0372256852328cecba7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf01d250aa70c9d63d7413094efe1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae56495af59cebf35855fcdf8526b1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e75d6f56a516f6a52696ea8e4bdfb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f8ebabea81148cff87c35c5aab87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6954a4de0a5573870c94cda76ac82fc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc3e643aaeb317321e39bbd2e924dc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe15eb9f9753c4e76d5b69d9e70260a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f87755281873ec1a9cff4285039d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0eb5857937b4c38be723181d33d16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ceb59d959354b955cc01377047266.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13958cef92a58a80b36cd3addbf1be9c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb776b226be83b3cfe984320aa9361.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a3f943ef4a0e6f26a42b20fac0ce.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae417c596009d768e7e5534884e17f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e76eb183fdbe9810f50bc3057bf29.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d47f09a38110007360849665e0ed4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1139,386 +1151,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133166</v>
+        <v>132664</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>285.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133159</v>
+        <v>132374</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>290.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133142</v>
+        <v>132350</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>292.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>132664</v>
+        <v>132343</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>560.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132374</v>
+        <v>132329</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>110.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>132350</v>
+        <v>131827</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>132343</v>
+        <v>131377</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>132329</v>
+        <v>131360</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>119.99</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>131827</v>
+        <v>131315</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>59.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>131421</v>
+        <v>131001</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>870.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>131360</v>
+        <v>130929</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>870.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>131315</v>
+        <v>130851</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>44.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>131001</v>
+        <v>130769</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>130.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>130929</v>
+        <v>130455</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>107.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>130851</v>
+        <v>130004</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>315.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>130769</v>
+        <v>129985</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>16.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>130455</v>
+        <v>129961</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>165.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>129985</v>
+        <v>129923</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>745.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>129961</v>
+        <v>128896</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>670.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>129923</v>
+        <v>128872</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>127.0</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>