--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,179 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:39</t>
+    <t>Lista gerada no: 24/06/2026 05:29</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB PRETO   GRADE B</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE SE2 128GB BLACK SWAP USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
   </si>
   <si>
     <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
   </si>
   <si>
     <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>PRIME</t>
   </si>
   <si>
     <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
   </si>
   <si>
     <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
   </si>
   <si>
-    <t>Produtos</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLET CIDEA 6/128 5G CM515 7P 1 CHIP VERMELHO</t>
   </si>
   <si>
     <t>TABLETS</t>
   </si>
   <si>
     <t>CIDEA</t>
-  </si>
-[...58 lines deleted...]
-    <t>LG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6193dd5182532ca8feff343ddfd442.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fffb472301eb7873542734065a91a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c4f410270664374682780d77efb5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f386751087b0372256852328cecba7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cf01d250aa70c9d63d7413094efe1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae56495af59cebf35855fcdf8526b1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e75d6f56a516f6a52696ea8e4bdfb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f8ebabea81148cff87c35c5aab87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6954a4de0a5573870c94cda76ac82fc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc3e643aaeb317321e39bbd2e924dc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe15eb9f9753c4e76d5b69d9e70260a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f87755281873ec1a9cff4285039d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0eb5857937b4c38be723181d33d16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ceb59d959354b955cc01377047266.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13958cef92a58a80b36cd3addbf1be9c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb776b226be83b3cfe984320aa9361.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42a3f943ef4a0e6f26a42b20fac0ce.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae417c596009d768e7e5534884e17f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e76eb183fdbe9810f50bc3057bf29.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d47f09a38110007360849665e0ed4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985111629f5daa822b518d552ab703.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de283f85eb14b5fb993bac28d57ee3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f51821b3963ce896327185d03654.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01897b75ce86ab06a61b6eba882c7b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d596d46ece6d7613072b227cf7b0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ab69a3bd45e6701d60592a22e60b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294fc0fad0ec071c4267e502f26700f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ffe610c2ba1056b029567b833dda6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a9c11917b7a90ba589f532c00e76.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d693d7dd21ce1e953383e762ea3673.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23544d392eb6de28e0572db5f0f1e6b5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea106f42ac7e984621143c45511340.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77314ad52282090b53332a220a07156c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac9c7a0dabd1ea9e42ba8264f41ee.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0e43c199611744e0445bf1f89a9f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9cbeaf5c9acf8120f8a7c6f0ef83.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d20e8409c55dd887b2e8359e3fcd2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e10dbdd01593760a08767c26a1ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7714986dad07449a100ab2852cda.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d24f8b1bbc582f6b4d2446fb9f55.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>132664</v>
+        <v>133364</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>549.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>132374</v>
+        <v>133357</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>110.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>132350</v>
+        <v>133340</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>549.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>132343</v>
+        <v>133319</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>549.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132329</v>
+        <v>133302</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>119.99</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>131827</v>
+        <v>133296</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>59.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>131377</v>
+        <v>133289</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>880.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>131360</v>
+        <v>133234</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>880.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>131315</v>
+        <v>133166</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>44.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>131001</v>
+        <v>133159</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>130.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>130929</v>
+        <v>133142</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>107.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>130851</v>
+        <v>132664</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>310.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>130769</v>
+        <v>132374</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>16.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>130455</v>
+        <v>132350</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>165.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>130004</v>
+        <v>132343</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>470.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>129985</v>
+        <v>132329</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>745.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>129961</v>
+        <v>131827</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>670.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>129923</v>
+        <v>131377</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>127.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128896</v>
+        <v>131360</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>26.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128872</v>
+        <v>131315</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>44.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>