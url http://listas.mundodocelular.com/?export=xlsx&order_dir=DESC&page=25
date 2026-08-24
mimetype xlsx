--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,152 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:29</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+    <t>Lista gerada no: 24/08/2026 02:14</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...20 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
-[...41 lines deleted...]
-    <t>TABLETS</t>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C71 3/64GB AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
   </si>
   <si>
     <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK WALKIE /TALKIE  12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985111629f5daa822b518d552ab703.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de283f85eb14b5fb993bac28d57ee3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f51821b3963ce896327185d03654.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01897b75ce86ab06a61b6eba882c7b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d596d46ece6d7613072b227cf7b0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4ab69a3bd45e6701d60592a22e60b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294fc0fad0ec071c4267e502f26700f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ffe610c2ba1056b029567b833dda6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250a9c11917b7a90ba589f532c00e76.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d693d7dd21ce1e953383e762ea3673.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23544d392eb6de28e0572db5f0f1e6b5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea106f42ac7e984621143c45511340.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77314ad52282090b53332a220a07156c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ac9c7a0dabd1ea9e42ba8264f41ee.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f0e43c199611744e0445bf1f89a9f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb9cbeaf5c9acf8120f8a7c6f0ef83.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d20e8409c55dd887b2e8359e3fcd2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e10dbdd01593760a08767c26a1ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd7714986dad07449a100ab2852cda.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d24f8b1bbc582f6b4d2446fb9f55.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b6d135380761a65edb4ac1dc71035.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975c3e10e4a8a2fa84832ab9931da3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2d0257ed0d2cf96b8504f8633425.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9346da07b9c0fc2adad231212711.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a10e597c04d30ca28186b646f88963.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8ceef739b8078def1916128bff1ae.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f61ab1cf3fbf876d3dd14b2f66d38.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891c3359c71e4da342dd061665862f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad08db858078a213394cfbbf765af6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae052bd4466d099d7491d0ffeea6db.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fddfbc20e90fc6b29a49d62398146.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535323a7347d71781a0b8d863fc0dd4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1efec4cacd5a98ffe3ac2ef47fc53.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642db9375fcb18e5ac621f8ff74df99.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdfc35b1c7acff6e32e97fa386f865.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44a96c3268e2f27afcca7a0399d125.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6b7ebfcbc59b055b3e000859ac60.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb70a8916b3303c05e6f7908eef03.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a522403dbcb140b3b415124420bfe3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d6e3a297dc98102355bb0dbdc1d82.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133364</v>
+        <v>141604</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>520.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133357</v>
+        <v>141413</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>520.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133340</v>
+        <v>141390</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>475.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>133319</v>
+        <v>141383</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>399.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>133302</v>
+        <v>141376</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>399.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>133296</v>
+        <v>141352</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>399.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>133289</v>
+        <v>141147</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>390.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>133234</v>
+        <v>141000</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>220.0</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>133166</v>
+        <v>140836</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>275.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>133159</v>
+        <v>140829</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>275.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133142</v>
+        <v>140805</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>275.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>132664</v>
+        <v>140799</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>549.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>132374</v>
+        <v>140775</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>110.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>132350</v>
+        <v>140768</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>549.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>132343</v>
+        <v>140706</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>549.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>132329</v>
+        <v>140461</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>119.99</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>131827</v>
+        <v>140355</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>59.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>131377</v>
+        <v>140041</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>880.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>131360</v>
+        <v>140010</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F20" s="3">
-        <v>880.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>131315</v>
+        <v>139908</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>44.0</v>
+        <v>490.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>