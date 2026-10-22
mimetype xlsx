--- v2 (2026-08-24)
+++ v3 (2026-10-22)
@@ -14,167 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 02:02</t>
-[...2 lines deleted...]
-    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+    <t>Lista gerada no: 22/10/2026 20:42</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  A+</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK WALKIE /TALKIE  12/512GB</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
-[...83 lines deleted...]
-    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+    <t>ULEFONE ARMOR 24 BLACK 4/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc698eb13b81c2354565640cbcee4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4291fc2986d5b0fde2dc1e72aa6f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8251185c29d2202e2ec83f388feccc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fbb44ece1e490036f56981bd09513.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96c3d4afa2a8aa25077dcf433f0d2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624b95cf75223b9a02e2ca642a4c3f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c95e41b5bb408963c182efbff014.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7049f997eab1d6864ed37396d22cf86.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e171a88c3c1e0d7e39658fe1a3a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e2f2c5bb8c14c105529ede98cf2d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f025b4bdf2239cfce8893c7847b1f37.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912fa1715b184a1475cf7b1c8255f09.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88f590bef434a2b3bac1e579cf0e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39ed2cbb71db9b28476f7fe9cba23b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030de9ce36355d33aeb12b6cac2e3a5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f08fb7e96487db262e5849c7cd5e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc1cba5e4edbbd8b7d6f5e5621526.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1413b6c5ce6b1091ff33ed6ac4ea1f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45678a66c43d98c8648c8f31cffc94b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06639b70d7fb74421696aec5eca48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d1a5fee8cb37691f2452e8b0cadbc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e7b844e2e7407fe21915c3321ebad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cf64606356ef91db2180653eb31a3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207661988db889831e59e26697f9d92.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fc76bc1c9dd6db6b412e52e025153.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195110839c78f13378ddaf4d05be2967.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b1ad82f9c57b2bfcd26a16cec2c4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3aaccd8c5285e1ea465b05bc0dd51.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a664aef1f9bee6ecfccda1a4b14d2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d0abf2eff9b9da633f5036a8b8e90.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ffdbf5d3da0a6b47cea6047e14b9c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d03b2ea78ebe72d874117a042da15.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86026a50bb426907daac216c72df4e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e285204c98f7c9a0992fbb2f605165.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288a49340adaca87db072c577d4da72.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae509912d93004d8d09b8effe9d2982.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e3447092097585696811730c39eb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad0de24ad1fd6164eba70eb2096fa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57c352bdb52716baf0718ce26ef3d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42358139a9718bac1de3c3e6bf3c7fe9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1139,386 +1130,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143332</v>
+        <v>141444</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>269.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143325</v>
+        <v>141376</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>425.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143318</v>
+        <v>141352</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>399.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143301</v>
+        <v>141147</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>305.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143295</v>
+        <v>140836</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>605.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143127</v>
+        <v>140829</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>16</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>309.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143110</v>
+        <v>140775</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>359.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143080</v>
+        <v>140768</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>250.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143073</v>
+        <v>140706</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>250.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>142823</v>
+        <v>140461</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>122.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>142502</v>
+        <v>140355</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>26.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>142236</v>
+        <v>139908</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>29.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>142229</v>
+        <v>139892</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>29.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>142182</v>
+        <v>139885</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>105.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>142113</v>
+        <v>139847</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>58.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>142069</v>
+        <v>139830</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>740.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>142038</v>
+        <v>139823</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>270.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>141918</v>
+        <v>139540</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>522.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141901</v>
+        <v>139458</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>469.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141703</v>
+        <v>139441</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>279.0</v>
+        <v>309.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>