--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,137 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 09:03</t>
+    <t>Lista gerada no: 24/06/2026 05:29</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B BRANCO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADE B BRANCO</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  BRANCO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
-  </si>
-[...31 lines deleted...]
-    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -167,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d42ad72b99043492035e79de79567.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ef0ab52355b8c8eab1f5abe34b02a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109f6021594cafcd37c21610ba104c8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05350664bb894af15797aa164a2bbe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dca61b2ef4921bfad005229a812ff.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd715a05aed0b998b2fff107d95f2b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba8e9d38bb88b96c61f0f13aec17fd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b9f6bb4d5a396b268c8de0a4acd95.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e2bd1ec97879cf9c1433512c9982.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6ff16327eb21cb1284aff0e0cfb24.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaff7f6b4c0e05d130dde7149dde33.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd193f0628ec0f7d04146225e43f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc372e0b2ca0b6dcc3df6b51f9d903c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a8683a5ed157eb0f3e5e2ce28db8e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfca20c7be14dab07871832086c392.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f691d2198d4eca92c42bdadfd8230e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160a348f92f76673e3602f806eac046.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad36df3409072afb972b76053ec4cb6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c448a5838cde4945e69a176b6fad.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b5e64048c274ec3eff9d4fb884550.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd56ecdffaa5a61cedb326e071d82.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e37277820182cc60c9c2f2083d6e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c950ad85fdec75515cc8b905ff79e0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825888a035b25f6f1e8700113b409949.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a83ca72e6ddbb0a7562c62a85d2e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d32a40026b32c0f8418fcb19ab666.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b7fd0a93895f3da728b0c69edc629.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f8e76282a4316699f36de95f34ccd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d08dcada4c306dc10e3b4685d236.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a73e46f1dd83e1825fa01784046447.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934920f8588b17707cb91685a2271012.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46171a59d300f98323c12a92123cee8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b131e10a9d81e615e6543da093cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb749d998a0d84143dfcd47a27dd70a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a055b02f522196c5cac60a4a94c7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5721c2a973d5c1e9ed8a1a57fb6a3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963529753c86df9d335f4987c3ab5008.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e1157c950c009832154b20fb5bf9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c44e60d86f9a8de3e23cf4b7f182.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405df9876bcb91223a37c3899a3c35d6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1078,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134309</v>
+        <v>134897</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>134279</v>
+        <v>134880</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>450.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>134255</v>
+        <v>134873</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>450.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>134248</v>
+        <v>134866</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>270.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>133456</v>
+        <v>134842</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>750.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>133449</v>
+        <v>134767</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>750.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>133432</v>
+        <v>134743</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>735.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>133388</v>
+        <v>134729</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>610.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>133371</v>
+        <v>134712</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>520.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>133364</v>
+        <v>134637</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>520.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133357</v>
+        <v>134613</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>520.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>133340</v>
+        <v>134521</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>475.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133319</v>
+        <v>134484</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>399.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133302</v>
+        <v>134309</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>399.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133296</v>
+        <v>134279</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>399.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133289</v>
+        <v>134248</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>450.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133234</v>
+        <v>133449</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>220.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133166</v>
+        <v>133432</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>275.0</v>
+        <v>615.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133159</v>
+        <v>133388</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>275.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133142</v>
+        <v>133371</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>520.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>