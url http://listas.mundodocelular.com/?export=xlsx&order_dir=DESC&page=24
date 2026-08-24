--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,149 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:29</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+    <t>Lista gerada no: 24/08/2026 02:02</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 BLACK 12/512GB 4G</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>ULEFONE ARMOR 34 PRO BLACK 16/512GB  5G + PROJE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
-[...65 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd56ecdffaa5a61cedb326e071d82.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967e37277820182cc60c9c2f2083d6e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c950ad85fdec75515cc8b905ff79e0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825888a035b25f6f1e8700113b409949.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a83ca72e6ddbb0a7562c62a85d2e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d32a40026b32c0f8418fcb19ab666.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b7fd0a93895f3da728b0c69edc629.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f8e76282a4316699f36de95f34ccd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d08dcada4c306dc10e3b4685d236.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a73e46f1dd83e1825fa01784046447.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934920f8588b17707cb91685a2271012.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46171a59d300f98323c12a92123cee8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b131e10a9d81e615e6543da093cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb749d998a0d84143dfcd47a27dd70a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a055b02f522196c5cac60a4a94c7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5721c2a973d5c1e9ed8a1a57fb6a3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963529753c86df9d335f4987c3ab5008.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e1157c950c009832154b20fb5bf9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c44e60d86f9a8de3e23cf4b7f182.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405df9876bcb91223a37c3899a3c35d6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc698eb13b81c2354565640cbcee4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4291fc2986d5b0fde2dc1e72aa6f9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8251185c29d2202e2ec83f388feccc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fbb44ece1e490036f56981bd09513.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96c3d4afa2a8aa25077dcf433f0d2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c624b95cf75223b9a02e2ca642a4c3f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09c95e41b5bb408963c182efbff014.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7049f997eab1d6864ed37396d22cf86.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499e171a88c3c1e0d7e39658fe1a3a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e2f2c5bb8c14c105529ede98cf2d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f025b4bdf2239cfce8893c7847b1f37.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912fa1715b184a1475cf7b1c8255f09.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88f590bef434a2b3bac1e579cf0e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39ed2cbb71db9b28476f7fe9cba23b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030de9ce36355d33aeb12b6cac2e3a5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f08fb7e96487db262e5849c7cd5e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc1cba5e4edbbd8b7d6f5e5621526.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1413b6c5ce6b1091ff33ed6ac4ea1f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45678a66c43d98c8648c8f31cffc94b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca06639b70d7fb74421696aec5eca48.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134897</v>
+        <v>143332</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>134880</v>
+        <v>143325</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>420.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>134873</v>
+        <v>143318</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>420.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>134866</v>
+        <v>143301</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>350.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>134842</v>
+        <v>143295</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>210.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>134767</v>
+        <v>143127</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>129.99</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134743</v>
+        <v>143110</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>119.99</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134729</v>
+        <v>143080</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>89.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134712</v>
+        <v>143073</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>89.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134637</v>
+        <v>142823</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>180.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134613</v>
+        <v>142502</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>180.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134521</v>
+        <v>142236</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>515.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134484</v>
+        <v>142229</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>4.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134309</v>
+        <v>142182</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>290.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134279</v>
+        <v>142113</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>390.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134248</v>
+        <v>142069</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F17" s="3">
-        <v>270.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133449</v>
+        <v>142038</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
-        <v>750.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133432</v>
+        <v>141918</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F19" s="3">
-        <v>615.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133388</v>
+        <v>141901</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>610.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133371</v>
+        <v>141703</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>520.0</v>
+        <v>279.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>