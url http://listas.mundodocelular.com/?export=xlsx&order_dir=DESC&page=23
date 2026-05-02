--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,152 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:20</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+    <t>Lista gerada no: 02/05/2026 05:08</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS AZUL</t>
+  </si>
+  <si>
+    <t>CEL HONOR 200 LITE 5G 8/256  PRETO  L/P</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B VERMELHO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 512GB GRADE B VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...71 lines deleted...]
-    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+    <t>PHILIPS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755cb19c45a52f05ec92ffed88d724f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe50f29979ebe0067597d0804ded58.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a5c59d96628c81d2967ef7cf5570d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb72daae63d08a3bd0f4c2f18be4b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b3c6fe02c17adc2b9bdf3d0e07a4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf88e65f124a144fbb91b3d8a3c1acb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c0189d251091beddcf6cefb86d605.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1aae06d1bacba8a4334bffc681eff.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9f1f925de129178d330a56231f184.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f3c6b2a6afbceff74d9d0b8b31df.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fda172ad3b7c3106a435cc306865e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378c438959028b89f3062c5640e275d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e57f6c757a31dc65de621147208ecf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee136dc339f381c9a5e4ca6dea4317.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9903a53a4d81bfb148a80a63b14c0c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e28569cbbf2b27f89d294842b6d7b0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0c423d4219706d2279856e32e14e5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a067d1641d8232cad761e7f51b1ce7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bbc2279914ea8e11bf0f23b3d8670.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddff862f5b3ff3500fdf415858ca25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd3e372e9f7ca7fb2c93c30c5451a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3081c9096072cc0ffada909688ace6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c93f220e87ce22aa08ee65b23c8f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63619f7e7ffa04c5be49ea748e2210.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac56d2f520227342c0daa0597ed2f9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443cda1075cc08d2c37b354d6e51eb5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935e3343acb8baf1f52affea14b430.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f8319fa6e3c2959bf25c2f386ea86.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b2ed94e4b24b908b0ba3e23f194f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff9d141e4b4f3f93086489afe25f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a130635e3a2ee68065b1f9a0286072.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed39261ce3969cc0862d447d73cc45.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18219b76fdbdb6eedc384da04f0d2c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60227d6f890b9d03bca39964d2adaa7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44593faba8374e1859687736f98d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cbc9cb5e551d154ec35d00fa6bb3c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa912f1e83d4278a4bab4c428f0fe9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1358dcb23dc9e9960da39f59e5fb5eb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac871ec748c4f97882c31c4b1b8e8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0090cc236e046ff0bfbf8eb77abdb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>136082</v>
+        <v>135191</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>85.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>135207</v>
+        <v>135184</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>135191</v>
+        <v>135160</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>42.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>135184</v>
+        <v>135047</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>43.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>135160</v>
+        <v>135030</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>43.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>135054</v>
+        <v>135023</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" t="s">
         <v>16</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>265.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>135047</v>
+        <v>134941</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>265.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>135030</v>
+        <v>134910</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>135023</v>
+        <v>134897</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134941</v>
+        <v>134880</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>335.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134910</v>
+        <v>134873</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>470.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134897</v>
+        <v>134866</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>420.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134880</v>
+        <v>134767</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>420.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134873</v>
+        <v>134743</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>420.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134866</v>
+        <v>134729</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F16" s="3">
-        <v>387.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134781</v>
+        <v>134712</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F17" s="3">
-        <v>485.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134767</v>
+        <v>134637</v>
       </c>
       <c r="C18" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" t="s">
         <v>30</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>129.99</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134743</v>
+        <v>134613</v>
       </c>
       <c r="C19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" t="s">
         <v>31</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>119.99</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134729</v>
+        <v>134521</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>105.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134712</v>
+        <v>134484</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>105.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>