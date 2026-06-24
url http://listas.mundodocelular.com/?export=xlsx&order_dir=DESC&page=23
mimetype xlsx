--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,161 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:08</t>
+    <t>Lista gerada no: 24/06/2026 06:17</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  VERDE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI NOTE 14 PRO  5G 8/256 VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
+  </si>
+  <si>
+    <t>FONE HAYLOU W1 TRUE WIRELES EARBUDS BLUE</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 A3287 128 GB MYE73HN/A - BLACK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128  CM88 7P KIDS PINK</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS PURPLE</t>
   </si>
   <si>
-    <t>TABLETS</t>
-[...4 lines deleted...]
-  <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS VERDE</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128  CM88 7P KIDS AZUL</t>
   </si>
   <si>
     <t>CEL HONOR 200 LITE 5G 8/256  PRETO  L/P</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...1 lines deleted...]
-  <si>
     <t>HONOR</t>
   </si>
   <si>
     <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
-  </si>
-[...55 lines deleted...]
-    <t>PHILIPS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd3e372e9f7ca7fb2c93c30c5451a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3081c9096072cc0ffada909688ace6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c93f220e87ce22aa08ee65b23c8f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63619f7e7ffa04c5be49ea748e2210.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac56d2f520227342c0daa0597ed2f9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443cda1075cc08d2c37b354d6e51eb5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935e3343acb8baf1f52affea14b430.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f8319fa6e3c2959bf25c2f386ea86.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b2ed94e4b24b908b0ba3e23f194f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ff9d141e4b4f3f93086489afe25f3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a130635e3a2ee68065b1f9a0286072.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed39261ce3969cc0862d447d73cc45.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18219b76fdbdb6eedc384da04f0d2c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60227d6f890b9d03bca39964d2adaa7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc44593faba8374e1859687736f98d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cbc9cb5e551d154ec35d00fa6bb3c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa912f1e83d4278a4bab4c428f0fe9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1358dcb23dc9e9960da39f59e5fb5eb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac871ec748c4f97882c31c4b1b8e8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0090cc236e046ff0bfbf8eb77abdb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e2ac00123a056a4bdfb1561ed6080.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cbcd71b076c80d75edfdbf37cd4ef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4278de8a89a0670743737b68a0fa59.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38fee258bdc97fe652a1fad0f4f0e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54075491543fa826dd7f568209609b46.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016089ce952bfcc62648db9c90870bd1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ff9e906a0820b805002adb791b932.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f454ac1c2e6e491b22fc422fa6fb9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dbe0a3b8c485025a85de01f94efd0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9f7eade3266baa7c076b0007021e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3d56063c105b2a8b72507e398afc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206fc2ffc80551dd86e018ae8425fc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018b591df30b5afff5375ff159d3ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2aaa38a35e0fd434f8460c59995f4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d72a7020715a92f3f72c4da043df2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965ba6c0026d876ed8ac988cd6ffc9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7cdba8a29c9cbcdc1ddfb63527ff.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8f7f2fff756aaddcf156a1302df10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2e0bde7055e64d68a2c0c34624989.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3e59d7b81237940e0f4c49ce33bb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>135191</v>
+        <v>137782</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>42.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>135184</v>
+        <v>137287</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>43.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>135160</v>
+        <v>137263</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>43.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>135047</v>
+        <v>137089</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>265.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>135030</v>
+        <v>136914</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>135023</v>
+        <v>136563</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>134941</v>
+        <v>136532</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>310.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>134910</v>
+        <v>136211</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>470.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134897</v>
+        <v>136099</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>420.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134880</v>
+        <v>136082</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>420.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134873</v>
+        <v>136013</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>420.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134866</v>
+        <v>136006</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>387.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134767</v>
+        <v>135412</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>129.99</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134743</v>
+        <v>135207</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>119.99</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134729</v>
+        <v>135191</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>89.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134712</v>
+        <v>135184</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>89.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134637</v>
+        <v>135160</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
         <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>180.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134613</v>
+        <v>135047</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>180.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134521</v>
+        <v>135030</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>515.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134484</v>
+        <v>135023</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>