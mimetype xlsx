--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,167 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 06:17</t>
-[...2 lines deleted...]
-    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+    <t>Lista gerada no: 24/08/2026 03:18</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-653 PROFISSIONAL USB</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  VERDE</t>
-[...83 lines deleted...]
-    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK 27T 12/256GB 4G</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA  10.36" (THERMAL VERSION ) 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G AMARELO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e2ac00123a056a4bdfb1561ed6080.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cbcd71b076c80d75edfdbf37cd4ef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4278de8a89a0670743737b68a0fa59.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38fee258bdc97fe652a1fad0f4f0e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54075491543fa826dd7f568209609b46.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016089ce952bfcc62648db9c90870bd1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ff9e906a0820b805002adb791b932.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f454ac1c2e6e491b22fc422fa6fb9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dbe0a3b8c485025a85de01f94efd0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9f7eade3266baa7c076b0007021e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3d56063c105b2a8b72507e398afc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206fc2ffc80551dd86e018ae8425fc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02018b591df30b5afff5375ff159d3ba.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2aaa38a35e0fd434f8460c59995f4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d72a7020715a92f3f72c4da043df2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13965ba6c0026d876ed8ac988cd6ffc9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7cdba8a29c9cbcdc1ddfb63527ff.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8f7f2fff756aaddcf156a1302df10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2e0bde7055e64d68a2c0c34624989.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e3e59d7b81237940e0f4c49ce33bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc50a88286f1d0334e587c5b4c1708.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00874aeb833a91fd8f8e1612cfd3df39.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c786f3fd08f0add9b1980e100e36e08.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f30b9a293b55b747e7f6a89c324891.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0a6c9ed35ac7436f39698cb1518e5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb77dc8852ff1684dd7d7ac51839b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97150a5e3ce3ebee8dba1ac02995ebf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf75970c6b6c0cd5cb50e16668e74e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06acfc44187bd2e600f47b8614e261.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d41fb4a85e7c8743f2f116346162ed.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab26b3fc83030e5dcae109d34cafb9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18e6355bdaf2c004c6c27da27aa789.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879af339f3c65f2bb6ac8b2ccdfcf07.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bf338e7459e52fafadad7100e6af7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1fd683e2e91ee06fe133c23782541.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215e3e37a772e1966cf7c76dad9f35.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbd845108c3d27cf2bbcbfdce6428c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d14bf5915b07588609864cdbab8ca1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f6a43da1e4ba36b2a8bd82859943.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbdfa7e8fee2fb307aa6f6be2c9316.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>137782</v>
+        <v>143875</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>335.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>137287</v>
+        <v>143868</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>84.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>137263</v>
+        <v>143790</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>84.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>137089</v>
+        <v>143783</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>585.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>136914</v>
+        <v>143776</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>255.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>136563</v>
+        <v>143769</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>25.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>136532</v>
+        <v>143554</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>29.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>136211</v>
+        <v>143479</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>21.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>136099</v>
+        <v>143462</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>88.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>136082</v>
+        <v>143455</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>99.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>136013</v>
+        <v>143431</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>755.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>136006</v>
+        <v>143424</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>755.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>135412</v>
+        <v>143417</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>135207</v>
+        <v>143400</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>135191</v>
+        <v>143394</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>135184</v>
+        <v>143387</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F17" s="3">
-        <v>43.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>135160</v>
+        <v>143370</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F18" s="3">
-        <v>45.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>135047</v>
+        <v>143363</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="F19" s="3">
-        <v>265.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>135030</v>
+        <v>143356</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>18.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>135023</v>
+        <v>143349</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>269.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>