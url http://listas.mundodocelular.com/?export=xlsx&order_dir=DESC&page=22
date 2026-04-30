--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,158 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:17</t>
+    <t>Lista gerada no: 30/04/2026 10:28</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GPS GREY</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GPS PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB  GRADO A+  DOURADO</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Preto</t>
   </si>
   <si>
     <t>Fone de Ouvido G-Tide L32 Bluetooth preto</t>
   </si>
   <si>
-    <t>Produtos</t>
-[...16 lines deleted...]
-  <si>
     <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE B RED   (ROJO)</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
   </si>
   <si>
-    <t>IPHONE 12 PRO MAX 128GB GRADE A+ AZUL</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI REDMI NOTE 14    8+256 PRETO</t>
+    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI NOTE 14 PRO  5G 8/256 VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
-[...7 lines deleted...]
-  <si>
     <t>GTIDE L21 BLT EARPHONE  PRETO</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH S3 PRO GOLD (SWA011)</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
   </si>
   <si>
-    <t>CEL XIAOMI REDMI NOTE 14    8+256 AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE HAYLOU W1 TRUE WIRELES EARBUDS BLUE</t>
   </si>
   <si>
     <t>BLULORY</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP CINZA</t>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP AZUL</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566e3dbe3904a9095d344b549830ac5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace47ab7e0a65ec0b881cc276d54b22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e9576f74f1f37c992fcf5bc92d693.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ecac143b4d9fad86ce5fdac7e1ebe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ed43f30be03f4e511832f8663c19c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200344575b2237cd754286fc5603225.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843934dc4495326502b159c1fa7cbdf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f1f8c4ace3be292e5a83fe8502957.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fdfe1f02d6bb8df5f0b79f24f4503.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c679db1e0e6f225e509cc7ef6257b0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8faf95f82d9bc2a0716fa3209381f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d142d1083a10e1b4280774feb3a2f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a24f10dcac3306774bb801a2924b5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad3aa1916c8a0e2c64dac6e0c5abc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be65b0208bfbb64a26c249c865dafc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28462f9ed95d035d5352622d24a9662.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446c936d3162f1ae5e34e385c62d9d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39216240a06b7347e71cffee19fd6e89.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90b1a3ef9229aaee3b37a05ffed2c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53468f1cff476ce64d73f3a07f961ee.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b3017a807ae370d9e6c8022fc7198.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53c9d4d852c9c240b4ec4bf4bc6ce1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d0dafd8c83f4247905999824e080.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa774c3624cfac37a216662600397469.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd47e0ce1d0c284bca686bf019583.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581516724d40fa3519742ebc8b6325d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51285534e2e955eac6d2fa24ef63c4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f434564ea6c3c3d3c40f7a954100ef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae91c5f7f30c83ddb33132f5b024014.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e11374ad0b607549f6674df7682d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd214e40d39e38b2ba15914741840f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ed0a63e5a59df2449047bb3bac898.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cfc50b20758138456ba26d6a3c48a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94b3dee99a0bf3f81a984c1c173ad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453eff2c3947ad3a9db667a83bbd7e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc75ecce2eab249f95b8bd8d803a3c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a7d41e766b1ec5c51987124ba640a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf643d397ed474e8465fba61dbb1015.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264f838ed6ebaea15f653fd7b01fe16.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c695d6c5cdb4853faade0a9d1862.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1130,386 +1136,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>138482</v>
+        <v>139021</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>138321</v>
+        <v>139014</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>870.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>138314</v>
+        <v>138857</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>870.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>138123</v>
+        <v>138819</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>26.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138093</v>
+        <v>138666</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>288.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>137782</v>
+        <v>138529</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>315.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>137768</v>
+        <v>138482</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>315.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>137256</v>
+        <v>138123</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>162.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>137089</v>
+        <v>137782</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>585.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>136914</v>
+        <v>137089</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>256.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>136907</v>
+        <v>136914</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>256.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
         <v>136747</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
         <v>9.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>136570</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
         <v>28.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>136563</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
         <v>25.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
         <v>136532</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
         <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>136372</v>
+        <v>136211</v>
       </c>
       <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
         <v>29</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>167.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>136211</v>
+        <v>136099</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>136129</v>
+        <v>136082</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>85.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>136105</v>
+        <v>136013</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>85.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>136099</v>
+        <v>136006</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>85.0</v>
+        <v>755.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>