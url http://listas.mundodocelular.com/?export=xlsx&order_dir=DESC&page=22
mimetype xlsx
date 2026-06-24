--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,164 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 10:28</t>
-[...2 lines deleted...]
-    <t>GTIDE SMART WATCH S6 PRO GPS GREY</t>
+    <t>Lista gerada no: 24/06/2026 06:01</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 24 BLACK 4/256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE SMART WATCH S6 PRO GPS PRETO</t>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
   </si>
   <si>
     <t>IPHONE 12  64GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...7 lines deleted...]
-  <si>
     <t>SUPORTE DESKTOP STAND RCW-30</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>RECCI</t>
   </si>
   <si>
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Preto</t>
-[...4 lines deleted...]
-  <si>
     <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
   </si>
   <si>
     <t>SAMSUNG</t>
-  </si>
-[...46 lines deleted...]
-    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b3017a807ae370d9e6c8022fc7198.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53c9d4d852c9c240b4ec4bf4bc6ce1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876d0dafd8c83f4247905999824e080.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa774c3624cfac37a216662600397469.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd47e0ce1d0c284bca686bf019583.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581516724d40fa3519742ebc8b6325d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51285534e2e955eac6d2fa24ef63c4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f434564ea6c3c3d3c40f7a954100ef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae91c5f7f30c83ddb33132f5b024014.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e11374ad0b607549f6674df7682d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd214e40d39e38b2ba15914741840f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ed0a63e5a59df2449047bb3bac898.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cfc50b20758138456ba26d6a3c48a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab94b3dee99a0bf3f81a984c1c173ad.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3453eff2c3947ad3a9db667a83bbd7e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc75ecce2eab249f95b8bd8d803a3c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a7d41e766b1ec5c51987124ba640a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf643d397ed474e8465fba61dbb1015.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264f838ed6ebaea15f653fd7b01fe16.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38c695d6c5cdb4853faade0a9d1862.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0232c299430f9056c052cb88165626.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742667773c721c3ae018442bd2854bf8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b27c3f6708c7f67ab9f5256934d9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d028fb07f9b57d08fc17124e0db7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc4e51e1ce1f100b8ff11fd65051dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b727082b52ec38b2015717fc56df9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583884c144528cdb810adb5fa710667c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744ed4431bb837ce113990037af958e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896bb2502efcc52f37da30b4fbecdd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059aad4370b49461a2864b4b8fecd6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5606d2ff4a1b988fa6da624ecc081.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c954adabe581bd494e20bf4019d9229.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff9fe45776c773bb1bbf91652de8c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38f5ae8f7eebce72b9de85cc4a596.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8da7b57481548286667bf0a5577e6c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdba43bca97780419b1169aa82fc2c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d4330b309ee131baab2c7b3b5d2a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e4353fe2d0b47c9af994c8ea5fa8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc6fb8d661e5d22507c413415ab4e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015609c557de9401da6bdffd1f5e0e80.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139021</v>
+        <v>139892</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>42.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139014</v>
+        <v>139885</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>45.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>138857</v>
+        <v>139854</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>199.0</v>
+        <v>183.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>138819</v>
+        <v>139847</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>565.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138666</v>
+        <v>139830</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>16.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>138529</v>
+        <v>139823</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>138482</v>
+        <v>139748</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>9.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>138123</v>
+        <v>139564</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>137782</v>
+        <v>139540</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>335.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>137089</v>
+        <v>139458</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>585.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>136914</v>
+        <v>139441</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>255.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>136747</v>
+        <v>139236</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>136570</v>
+        <v>139168</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>28.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>136563</v>
+        <v>139151</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>25.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>136532</v>
+        <v>139144</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>29.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>136211</v>
+        <v>139113</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
+        <v>16</v>
+      </c>
+      <c r="E17" t="s">
         <v>29</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>21.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>136099</v>
+        <v>139106</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>88.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>136082</v>
+        <v>138857</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>99.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>136013</v>
+        <v>138666</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>755.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>136006</v>
+        <v>138123</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>755.0</v>
+        <v>26.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>