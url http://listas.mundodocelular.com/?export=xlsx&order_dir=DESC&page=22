--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,161 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 06:01</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR 24 BLACK 4/256GB</t>
+    <t>Lista gerada no: 24/08/2026 03:18</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>HONOR</t>
-[...17 lines deleted...]
-    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
-[...56 lines deleted...]
-    <t>SAMSUNG</t>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0232c299430f9056c052cb88165626.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742667773c721c3ae018442bd2854bf8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b27c3f6708c7f67ab9f5256934d9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d028fb07f9b57d08fc17124e0db7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc4e51e1ce1f100b8ff11fd65051dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b727082b52ec38b2015717fc56df9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583884c144528cdb810adb5fa710667c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744ed4431bb837ce113990037af958e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896bb2502efcc52f37da30b4fbecdd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19059aad4370b49461a2864b4b8fecd6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5606d2ff4a1b988fa6da624ecc081.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c954adabe581bd494e20bf4019d9229.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff9fe45776c773bb1bbf91652de8c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38f5ae8f7eebce72b9de85cc4a596.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8da7b57481548286667bf0a5577e6c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdba43bca97780419b1169aa82fc2c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d4330b309ee131baab2c7b3b5d2a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e4353fe2d0b47c9af994c8ea5fa8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc6fb8d661e5d22507c413415ab4e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015609c557de9401da6bdffd1f5e0e80.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409c4e5c85c1acbb03378e5aa3acd7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158219f93099cc723d8936e2e9f75583.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6707a83826d30aa35229e103edf8a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea3c0df530cad792ab686d4fadd11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040303538c780633d2a8210f39971333.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ffdc0be3ec584abd0ec1e6a90e50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f044d01122dcaa01d5b114e4ee57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe299df158b2f4aaf72817fec3440a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3255ce17d235ed310a08b64ea8e5c0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be27c84969033a89f736a55161f7ea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113ae251b230e3183977c7cb1e8d63f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670677b3637d19f7a5dce626f2bdca4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa86f0df92c46400db99ef102c1e8f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a2f4ab659ac1e4906fc131dbba64.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961df1e1cbcc9940ba8b560fb927efb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f47a8015b50b324aef02fc26ef7a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dccc0819bf1fa5137e261fe814c657.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a867f67b86f5318425beb28bc372.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a6d552e2382ee22fc434b8d32cb8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedf85e06fd950368a7197df54f6401.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139892</v>
+        <v>145152</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>232.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139885</v>
+        <v>144933</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>370.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139854</v>
+        <v>144902</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>183.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139847</v>
+        <v>144872</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>143.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139830</v>
+        <v>144827</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>143.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139823</v>
+        <v>144711</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>143.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139748</v>
+        <v>144667</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>640.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139564</v>
+        <v>144643</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>24.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139540</v>
+        <v>144636</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>445.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139458</v>
+        <v>144629</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>309.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139441</v>
+        <v>144612</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>309.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139236</v>
+        <v>144575</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>515.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139168</v>
+        <v>144384</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>399.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139151</v>
+        <v>144230</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>399.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139144</v>
+        <v>144223</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>740.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139113</v>
+        <v>144216</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>38.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139106</v>
+        <v>144117</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>38.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>138857</v>
+        <v>144070</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>199.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>138666</v>
+        <v>143929</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>138123</v>
+        <v>143899</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>