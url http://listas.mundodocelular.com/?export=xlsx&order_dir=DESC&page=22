--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -14,149 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 03:18</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 22/10/2026 21:32</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE B AMARELO</t>
-[...5 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
-[...46 lines deleted...]
-  <si>
     <t>VGR</t>
   </si>
   <si>
     <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
   </si>
   <si>
     <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK 27T 12/256GB 4G</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4409c4e5c85c1acbb03378e5aa3acd7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158219f93099cc723d8936e2e9f75583.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6707a83826d30aa35229e103edf8a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dea3c0df530cad792ab686d4fadd11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040303538c780633d2a8210f39971333.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ffdc0be3ec584abd0ec1e6a90e50.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f044d01122dcaa01d5b114e4ee57.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe299df158b2f4aaf72817fec3440a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3255ce17d235ed310a08b64ea8e5c0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be27c84969033a89f736a55161f7ea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113ae251b230e3183977c7cb1e8d63f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670677b3637d19f7a5dce626f2bdca4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa86f0df92c46400db99ef102c1e8f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87a2f4ab659ac1e4906fc131dbba64.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961df1e1cbcc9940ba8b560fb927efb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f47a8015b50b324aef02fc26ef7a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dccc0819bf1fa5137e261fe814c657.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080a867f67b86f5318425beb28bc372.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6a6d552e2382ee22fc434b8d32cb8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedf85e06fd950368a7197df54f6401.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beedb060cbcc86ea2b98cae140c068e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f1c3bf9a8e381aa6b68995bacd28e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cfed35d737b6546e14a5bcf151cda.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23dfc7f86b3bd37c2c63e5b2ec6d1d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf0d258c7307064376609f7725c14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0971be0a38f9e9b9a408ec0d244b193.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e7e18dc0d07ea35b0ec8e43cd5da.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb914223aab1249f819766d2bde3d076.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8adb96e32b7a978f7ccd6738ff08.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f6196ab620ba5022e8c8786ee54e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a4867fbf3905942c6a8ce04cbb823.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5fc1bbd72d73ce82f8a06ba76abfa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c310a8fd9f9662170880fc108fc1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508eda66f1059979a095e227ddeaa0c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc91dd377e5e33df0c495bf3569b33.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed28acd44fe92ae9c2498053ffa0c2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb3d6471a80e8e20c171dee7ffb51.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe233bec5b1037449b6c672a24663e5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b5a8bd05ab680941532137a32938d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c707f6bc7564ae4e704fe2ef31bcf8c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1092,415 +1089,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145152</v>
+        <v>144230</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>230.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144933</v>
+        <v>144223</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>380.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144902</v>
+        <v>144216</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>340.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144872</v>
+        <v>144117</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>340.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144827</v>
+        <v>144070</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>380.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144711</v>
+        <v>143929</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>790.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144667</v>
+        <v>143899</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>570.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144643</v>
+        <v>143875</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>620.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144636</v>
+        <v>143868</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144629</v>
+        <v>143783</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>560.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144612</v>
+        <v>143776</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>580.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144575</v>
+        <v>143769</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>540.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144384</v>
+        <v>143479</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>475.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144230</v>
+        <v>143455</v>
       </c>
       <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>255.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144223</v>
+        <v>143431</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>255.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144216</v>
+        <v>143424</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>255.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144117</v>
+        <v>143417</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>530.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144070</v>
+        <v>143400</v>
       </c>
       <c r="C19" t="s">
         <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>53.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143929</v>
+        <v>143394</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>55.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143899</v>
+        <v>143387</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>22.0</v>
+        <v>165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>