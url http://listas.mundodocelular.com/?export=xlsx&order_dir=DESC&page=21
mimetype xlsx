--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -1,171 +1,171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 11:37</t>
+    <t>Lista gerada no: 30/04/2026 11:39</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR GREEN X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANGE X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA NATURAL</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>LG</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
   </si>
   <si>
     <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
   </si>
   <si>
     <t>CEL HONOR MAGIC 7 LITE 5G 12/512GB  PURPLE</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
-    <t>CEL NOKIA 105 4G AE TA-1410 DS     PRETO</t>
-[...5 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ BRANCO</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
   </si>
   <si>
     <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
   </si>
   <si>
-    <t>Produtos</t>
-[...1 lines deleted...]
-  <si>
     <t>GTIDE</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH R8 PRO PRETO</t>
-  </si>
-[...31 lines deleted...]
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Preto</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50ab85728c2dde7754dc91156febc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b327dd18c8a6b7aa66eab432bf8a2af.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7079a1e5d5e0521a01ae3b4913517d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc5d788f71e99910cfe99337d3c479.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa91880267ce87fbf77e996cb828f9f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ee7e2e64b12db2e288cc6964d88c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e03bbd2c0c4f41dde0820a3e9d6be.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c97d977478506ba432dde047f22b27.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50261aa2b3dce799d1e64658a3ffb999.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5457e57d99261f1fa61f39c7c029a81.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc2a8e5135ab6fe5a69622c861dab9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af49c6a44d904820fd3688da4baefc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d1393914894aacbe93a8c025a357.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b25caa7e282aa76bb127f7005af6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2dbd36f84f7137691666fde97b1b4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e8ba646ef83b9068beb86835950a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e132a86c2d16540ddf3ce32024cbac.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d3b3a691ed205f5e5aba760200380.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc46ee8809ffc033c7ac828131469.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5cd2c4612528331b241fcaf5d6ada.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9139ae10e1bf1fdf6681f79fc397.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb50ce617c294d8af2f0ccae0820d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789cb9a65057de20544c8432eb192b7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be514972e326ae830d133b6405e109c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5deab3f19dbb7c13cbf732521cd77.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565fd9a3d827e86fcdd53b6e78b124.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0836f3d6a18b716b345fee78b551590.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3707fe8b08364a6fad16da5c92d41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be700afbc4623c032d88e0a1ba5390.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66d6011263f625aa16e19a219fbfb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864e64522b7abf00ca9b67806e957a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805501024022527f2913a636105d85a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d1269f1d7117d2119e6833fba4e96.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5b96f62e02dee19ede3f4c1de0be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1327296c06b2b104212c9a512c90d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3113aa02e7f5621d67d5d7aae3e356.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e177cc79bbe39efdc6080804d77e11.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc704ce940f34b15f4f4df6373f3d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe80b60ec38bfdab2e7c204806d7ff3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098d06a02a3c1d2480f2c36291f04d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1130,386 +1130,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139540</v>
+        <v>139830</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>445.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139458</v>
+        <v>139823</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>318.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139441</v>
+        <v>139816</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>318.0</v>
+        <v>109.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139335</v>
+        <v>139809</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>317.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139274</v>
+        <v>139793</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>12.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139236</v>
+        <v>139786</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>515.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139168</v>
+        <v>139779</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>460.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139151</v>
+        <v>139755</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>460.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139144</v>
+        <v>139748</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>740.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139113</v>
+        <v>139564</v>
       </c>
       <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>22</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>38.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139106</v>
+        <v>139540</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>38.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139021</v>
+        <v>139458</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>42.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139014</v>
+        <v>139441</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>45.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>138987</v>
+        <v>139335</v>
       </c>
       <c r="C15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>259.0</v>
+        <v>317.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>138970</v>
+        <v>139212</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>259.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>138963</v>
+        <v>139168</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>259.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>138857</v>
+        <v>139151</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>199.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>138819</v>
+        <v>139144</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>565.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>138666</v>
+        <v>139113</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>16.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>138529</v>
+        <v>139106</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>38.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>