--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,158 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:39</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+    <t>Lista gerada no: 24/06/2026 04:55</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>MOTO G05 XT2523-2 4+128 D.GREEN</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK WALKIE /TALKIE  12/512GB</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
-  </si>
-[...76 lines deleted...]
-    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c9139ae10e1bf1fdf6681f79fc397.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb50ce617c294d8af2f0ccae0820d4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789cb9a65057de20544c8432eb192b7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be514972e326ae830d133b6405e109c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5deab3f19dbb7c13cbf732521cd77.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565fd9a3d827e86fcdd53b6e78b124.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0836f3d6a18b716b345fee78b551590.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3707fe8b08364a6fad16da5c92d41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be700afbc4623c032d88e0a1ba5390.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66d6011263f625aa16e19a219fbfb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1864e64522b7abf00ca9b67806e957a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805501024022527f2913a636105d85a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d1269f1d7117d2119e6833fba4e96.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5b96f62e02dee19ede3f4c1de0be.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1327296c06b2b104212c9a512c90d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3113aa02e7f5621d67d5d7aae3e356.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e177cc79bbe39efdc6080804d77e11.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dc704ce940f34b15f4f4df6373f3d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe80b60ec38bfdab2e7c204806d7ff3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098d06a02a3c1d2480f2c36291f04d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3affb3fe41acd7d8e941451c454cf5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe44db96b87d6e13c4fd3d4e09fd6c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55d942f9af59864e1a9700da28bff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15100284a770b213076cde7abf51771f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ac78bc79a26296ea26303a2307b58.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8f0b4fc77e7327e7b4ac57b1c8e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b9b498f1ae874db9c643e3e8915b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4462f7a0c51fb0c906394ecdc34bdd0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca859e8e5647aad3c391e3daab8122.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c224f9b7bb428b2cdf40fa12269d1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596964462e8d5005785a2e4a210d057.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231edba7f07446c47c84bbaf3f861c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a916bb5d7fdf24327033050c33f1c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaeb81e7bbb57a5911a6c750ada5f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a5aafb597632f52f508439b83035.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f3230e90091762b01fd4a0666785.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4805d190356a15f76a4f3c32df3b68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72873af6f42b312d3ad20162d88d9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3480289599b6ca08245a8dee27ca96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb830ffe8bfdffa03ba641e0a58423.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139830</v>
+        <v>141376</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>138.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139823</v>
+        <v>141352</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>138.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139816</v>
+        <v>141314</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>109.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139809</v>
+        <v>141291</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>112.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139793</v>
+        <v>141178</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>105.0</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139786</v>
+        <v>141147</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>105.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139779</v>
+        <v>140935</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>105.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139755</v>
+        <v>140836</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>650.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139748</v>
+        <v>140829</v>
       </c>
       <c r="C10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
         <v>19</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>640.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139564</v>
+        <v>140805</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>24.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139540</v>
+        <v>140799</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139458</v>
+        <v>140775</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>318.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139441</v>
+        <v>140768</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>318.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139335</v>
+        <v>140706</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>317.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139212</v>
+        <v>140546</v>
       </c>
       <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
         <v>29</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>510.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139168</v>
+        <v>140539</v>
       </c>
       <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" t="s">
         <v>30</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>460.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139151</v>
+        <v>140515</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F18" s="3">
-        <v>460.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139144</v>
+        <v>140461</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>740.0</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139113</v>
+        <v>140355</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>38.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139106</v>
+        <v>139908</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>38.0</v>
+        <v>490.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>