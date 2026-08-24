--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,161 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:55</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE B PRETO</t>
+    <t>Lista gerada no: 24/08/2026 04:18</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB DEEP BLUE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 12  64GB GRADE A- AZUL</t>
-[...71 lines deleted...]
-    <t>ULEFONE</t>
+    <t>1,430.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3affb3fe41acd7d8e941451c454cf5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe44db96b87d6e13c4fd3d4e09fd6c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af55d942f9af59864e1a9700da28bff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15100284a770b213076cde7abf51771f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ac78bc79a26296ea26303a2307b58.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed8f0b4fc77e7327e7b4ac57b1c8e5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5b9b498f1ae874db9c643e3e8915b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4462f7a0c51fb0c906394ecdc34bdd0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca859e8e5647aad3c391e3daab8122.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c224f9b7bb428b2cdf40fa12269d1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596964462e8d5005785a2e4a210d057.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31231edba7f07446c47c84bbaf3f861c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a916bb5d7fdf24327033050c33f1c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaeb81e7bbb57a5911a6c750ada5f1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a5aafb597632f52f508439b83035.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31f3230e90091762b01fd4a0666785.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4805d190356a15f76a4f3c32df3b68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad72873af6f42b312d3ad20162d88d9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3480289599b6ca08245a8dee27ca96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb830ffe8bfdffa03ba641e0a58423.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aee5ac70cd5900cc7d5e6a63dad141.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d2df397936205bc5538f5704a394c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf7856f0079c57a6a4c72452f6fad4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339de039656329b0bfa57cb6530bde.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fe41b86188c1bf44a7c4407bfd120.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445f5fbc82adcd1a0e5c73e4fbf0e57.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613799b4add140fb326e9e06951a286.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b90df896582cedde624d7583e6f597.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ac3477b9cb63cf26789478cdc4a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c79478ac2d4de2fecbcb9e7271ee13.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b8280933b94ec827f138cef276ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7da9a25e0af3f5ce7fc7cc332f3a83.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727ae2756e3714e257f4997bd4c86c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f55b9183cedf52b50fa36965f42ccb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a1895f6839d237fbbd4ed77c05b09.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657af43f032f1e7333d961e003f74e1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a0bff1a0d59347105ad37ab3dfcf7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9900f283627b316a540b167c52ec4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22ae2c2d4a2bd0ce2416f69a3ffc6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ea31cae588cb6178d7bd51ca7ac96.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141376</v>
+        <v>145572</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>290.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141352</v>
+        <v>145541</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>299.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141314</v>
+        <v>145534</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>199.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141291</v>
+        <v>145510</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141178</v>
+        <v>145503</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>213.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141147</v>
+        <v>145473</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>325.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140935</v>
+        <v>145442</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>92.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140836</v>
+        <v>145428</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>89.99</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140829</v>
+        <v>145411</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>89.99</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140805</v>
+        <v>145404</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>460.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140799</v>
+        <v>145398</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>610.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140775</v>
+        <v>145381</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>299.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140768</v>
+        <v>145374</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>249.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140706</v>
+        <v>145367</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>540.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140546</v>
+        <v>145350</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>54.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140539</v>
+        <v>145343</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>54.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140515</v>
+        <v>145336</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>54.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140461</v>
+        <v>145329</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>61.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140355</v>
+        <v>145312</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>430.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139908</v>
+        <v>145268</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>490.0</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>