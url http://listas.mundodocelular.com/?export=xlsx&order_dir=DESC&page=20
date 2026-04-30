--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -34,135 +34,135 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:17</t>
+    <t>Lista gerada no: 30/04/2026 11:46</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI A5 4/128GB PRETO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...11 lines deleted...]
-    <t>MOTOROLA</t>
+    <t>IPHONE 15 128GB GRADE A AZUL</t>
   </si>
   <si>
     <t>CEL XIAOMI POCO C71 4/128 PRETO</t>
   </si>
   <si>
     <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA BRANCO</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...1 lines deleted...]
-  <si>
     <t>PHONE 15 PRO MAX 256GB SWAP ++ USA NATURAL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA PRETO</t>
   </si>
   <si>
     <t>CEL ULEFONE ARMOR 26 ULTRA BLACK W/T 12/512GB</t>
   </si>
   <si>
     <t>HONOR</t>
   </si>
   <si>
-    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
   </si>
   <si>
     <t>ULEFONE</t>
-  </si>
-[...31 lines deleted...]
-    <t>LG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b3ac78ab18b39ac7767234b78794d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ddf5a5228480ee14d0fc620cc5ede.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d1049a42ec057ff087d58f6094f82.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0f5c58533b9321de32bf46db9806a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19342410f699668655a3fd28f5f4ef0e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d5769ee58933af8f7d1d7a6269446.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a419f072643b29c060b8a758c71ac8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12f5db8d5a584ee11afe6871d2c3fa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fef78c81874e32854a45a9645914a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22759a6bfe83dd465310ed91f31b8f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef665a3502310a4753d21dc78c018eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b694b1c8de7874bb2ed46770fc25.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16ab46499aa1d317fc7c81c87b22b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17ea07ba44ef298266ea383411b1a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe2b058fe168fe349c99d77ae37b93.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dde1de035dc9e804a430595fc2b01.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17973dc3df38b7c64ba964518c7728.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c27fa642474c4c73eb340807a2de5c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3eafc21c4e54ca664c1c579668015.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06b0875680140c8b100558f5ab4e01.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b4ec3139e4bac94b40f4f3b89e49f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccae99a983a2511f9699f81d517ba6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0af24cf6bd669495abdcb4cb2ebb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff417f464d1c87fa155723a2f0836d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a9b8aaf7f2a497d2e3a6882e216c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ceca59a87715e4eb49ca188f54b81.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c623f7ccdb532bf6813a1616934f16c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf0f82834783d43f3f29143708426.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cce38b0cb58914d909ca34689c774.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf01c9121effde3181222727a8ce97.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582fa1e4b772d9bf0531907436dfd54.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939bbdb5cf7fce12176881c2bf84d7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b04db7d1c7afb0f63c2c9ee8a0c1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518cd74e2bf5718fdce17d89977c393.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75287e94f06d2d551816abbba4212665.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148e08916116393ff217df7d33225c4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6e2347580c2051524c0a9c65e2e4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eba1a8dd8649770511e496026932b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e703677008c6cf8502ce5ea51fdc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed24027471dcab01a625377d286cf85.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>140270</v>
+        <v>140799</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>92.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>140195</v>
+        <v>140775</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>103.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>140041</v>
+        <v>140768</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>88.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>140010</v>
+        <v>140706</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>89.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139984</v>
+        <v>140546</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>685.0</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139977</v>
+        <v>140539</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>685.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139960</v>
+        <v>140515</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>685.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139953</v>
+        <v>140355</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>685.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139908</v>
+        <v>140294</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>495.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139830</v>
+        <v>140270</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>138.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139823</v>
+        <v>140164</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>138.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139816</v>
+        <v>140041</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>109.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139809</v>
+        <v>140010</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>112.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139793</v>
+        <v>139984</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>105.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139786</v>
+        <v>139977</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>105.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139779</v>
+        <v>139960</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>105.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139755</v>
+        <v>139953</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>650.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139748</v>
+        <v>139908</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>640.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139717</v>
+        <v>139885</v>
       </c>
       <c r="C20" t="s">
         <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>75.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139564</v>
+        <v>139854</v>
       </c>
       <c r="C21" t="s">
         <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>24.0</v>
+        <v>178.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>