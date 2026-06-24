--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,155 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:46</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+    <t>Lista gerada no: 24/06/2026 04:33</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD3Y4LL/A 10.9" WIFI 128GB BRANCO</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
-[...65 lines deleted...]
-    <t>ULEFONE</t>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4F4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b4ec3139e4bac94b40f4f3b89e49f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccae99a983a2511f9699f81d517ba6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0af24cf6bd669495abdcb4cb2ebb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff417f464d1c87fa155723a2f0836d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a9b8aaf7f2a497d2e3a6882e216c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ceca59a87715e4eb49ca188f54b81.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c623f7ccdb532bf6813a1616934f16c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf0f82834783d43f3f29143708426.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cce38b0cb58914d909ca34689c774.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf01c9121effde3181222727a8ce97.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582fa1e4b772d9bf0531907436dfd54.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64939bbdb5cf7fce12176881c2bf84d7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b04db7d1c7afb0f63c2c9ee8a0c1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518cd74e2bf5718fdce17d89977c393.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75287e94f06d2d551816abbba4212665.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148e08916116393ff217df7d33225c4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e6e2347580c2051524c0a9c65e2e4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5eba1a8dd8649770511e496026932b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e703677008c6cf8502ce5ea51fdc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed24027471dcab01a625377d286cf85.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a020353f47712995288ff447251e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77bb3cfe4f56900535ebade96a780.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0254f5b53a13ce9635aca09d8bfa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd3bb908f42aeb760acf08b29f4a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1e409dddbc388573589a20a53e8d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a72d52a2b7925960969c15cade183.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ac67fae36f41df32a1631c0a8106.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504151daa1ede721c50202261ce40e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed9b18ccd7a6a9d7b95c4ab1ca91c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00cd6250f90b0da5db26c496017f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3250051a8178c095b871b44c85ab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee211141bc2786d97e61db5c9504c6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133d377ca66ae103f099efc8f60235.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c29320036085bab80ee16d4d9b10.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e622889ed99bd7f124b161f3e2527.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aab0352cf279bfc64cc965631ab8e6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e0a1ff5b9e1827828a9a9fbfcf889.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f535d1be5d25e945c9ea68e73a48.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70580408efa6f8a5e94b7b87648f4c1e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404fecbb3875d8a831081e27077b1b3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>140799</v>
+        <v>143080</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>610.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>140775</v>
+        <v>143073</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>299.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>140768</v>
+        <v>142502</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>249.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>140706</v>
+        <v>142250</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>540.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>140546</v>
+        <v>142236</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>47.9</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>140539</v>
+        <v>142229</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>45.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140515</v>
+        <v>142199</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>344.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140355</v>
+        <v>142182</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>430.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140294</v>
+        <v>142113</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>102.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140270</v>
+        <v>142069</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>102.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140164</v>
+        <v>142038</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>430.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140041</v>
+        <v>141918</v>
       </c>
       <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
         <v>24</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>97.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140010</v>
+        <v>141901</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>97.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139984</v>
+        <v>141703</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F15" s="3">
-        <v>685.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139977</v>
+        <v>141628</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F16" s="3">
-        <v>685.0</v>
+        <v>338.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139960</v>
+        <v>141604</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F17" s="3">
-        <v>685.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139953</v>
+        <v>141413</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>685.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139908</v>
+        <v>141406</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>495.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139885</v>
+        <v>141390</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F20" s="3">
-        <v>370.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139854</v>
+        <v>141383</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F21" s="3">
-        <v>178.0</v>
+        <v>335.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>