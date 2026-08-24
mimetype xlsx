--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,164 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:33</t>
-[...2 lines deleted...]
-    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+    <t>Lista gerada no: 24/08/2026 04:18</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB HDD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 3.1 2019 2TB FUSION 5K</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>OPPO</t>
-[...41 lines deleted...]
-    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,410.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>LENOVO</t>
-[...35 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a020353f47712995288ff447251e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77bb3cfe4f56900535ebade96a780.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0254f5b53a13ce9635aca09d8bfa.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bd3bb908f42aeb760acf08b29f4a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1e409dddbc388573589a20a53e8d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a72d52a2b7925960969c15cade183.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ac67fae36f41df32a1631c0a8106.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504151daa1ede721c50202261ce40e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed9b18ccd7a6a9d7b95c4ab1ca91c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00cd6250f90b0da5db26c496017f2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e3250051a8178c095b871b44c85ab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee211141bc2786d97e61db5c9504c6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133d377ca66ae103f099efc8f60235.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707c29320036085bab80ee16d4d9b10.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e622889ed99bd7f124b161f3e2527.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aab0352cf279bfc64cc965631ab8e6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e0a1ff5b9e1827828a9a9fbfcf889.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f535d1be5d25e945c9ea68e73a48.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70580408efa6f8a5e94b7b87648f4c1e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404fecbb3875d8a831081e27077b1b3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94bb03ca822106c39028057766e66.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c696e68ac4057caf8061a8dd0b0de.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c3e2369fb969dd3b52706785139d1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388751ecdb1d577edcf05e6317f7dba.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f42d8d3b40fa53c832ee8e3b204f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff95017f764c3ff89f0d506df01ab0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fee87676e891da746ea2be0f73c73.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbec32525166938c4717ac2d48a835.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f08b91cc0ddef6d59db9f1679a3a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507eefccdb7240c2e88827ce9e1274c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da94a6c216991eb2d6f26a513c1221.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b5de119fb5a717f0eb57bd2573756.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274a39e7194fa1225bf7929dec886a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792475bf204d3ab5dd22c20daee420.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28abb31d6e007b9e56076832036fc17.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee0fa174e85395051f0d154c109a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88708eb9548fc8bda691c24cc68e87d5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f2385889e1065ef042663abcb03c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08294a666ad293189f50da22c51b22b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc784531f99656110c25f8f6d2fe56f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143080</v>
+        <v>146524</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>250.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143073</v>
+        <v>146517</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>250.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>142502</v>
+        <v>146500</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>26.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>142250</v>
+        <v>146470</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>340.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>142236</v>
+        <v>146463</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>29.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>142229</v>
+        <v>146401</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>29.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>142199</v>
+        <v>146357</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>344.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>142182</v>
+        <v>146333</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>110.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>142113</v>
+        <v>146326</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>58.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>142069</v>
+        <v>146319</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>740.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>142038</v>
+        <v>146302</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141918</v>
+        <v>146234</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>522.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141901</v>
+        <v>146210</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>469.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141703</v>
+        <v>146203</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>279.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141628</v>
+        <v>146197</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>338.0</v>
+        <v>9</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>141604</v>
+        <v>146180</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>319.0</v>
+        <v>9</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>141413</v>
+        <v>146159</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>335.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>141406</v>
+        <v>146074</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>335.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141390</v>
+        <v>145893</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>335.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141383</v>
+        <v>145855</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>335.0</v>
+        <v>550.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>