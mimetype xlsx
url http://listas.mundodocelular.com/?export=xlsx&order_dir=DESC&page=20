--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -34,135 +34,135 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 04:18</t>
+    <t>Lista gerada no: 22/10/2026 22:11</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES BEIGE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10016 PLUS AND PRETO</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM817 PROMAX AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM817 PROMAX GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM817 PROMAX PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM824 ULTRA GRAY</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB  HDD US</t>
+  </si>
+  <si>
+    <t>APPLE</t>
   </si>
   <si>
     <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
   </si>
   <si>
-    <t>Produtos</t>
-[...4 lines deleted...]
-  <si>
     <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
   </si>
   <si>
     <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB HDD US</t>
   </si>
   <si>
     <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
   </si>
   <si>
     <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
   </si>
   <si>
-    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
   </si>
   <si>
     <t>COMPUTADOR</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE IMAC 27" I5 3.1 2019 2TB FUSION 5K</t>
   </si>
   <si>
     <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
   </si>
   <si>
     <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
-[...7 lines deleted...]
-  <si>
     <t>IPHONE 17 256 AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
-  </si>
-[...28 lines deleted...]
-    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd94bb03ca822106c39028057766e66.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c696e68ac4057caf8061a8dd0b0de.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c3e2369fb969dd3b52706785139d1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388751ecdb1d577edcf05e6317f7dba.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5f42d8d3b40fa53c832ee8e3b204f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff95017f764c3ff89f0d506df01ab0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fee87676e891da746ea2be0f73c73.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbec32525166938c4717ac2d48a835.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f08b91cc0ddef6d59db9f1679a3a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507eefccdb7240c2e88827ce9e1274c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da94a6c216991eb2d6f26a513c1221.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b5de119fb5a717f0eb57bd2573756.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b274a39e7194fa1225bf7929dec886a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792475bf204d3ab5dd22c20daee420.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28abb31d6e007b9e56076832036fc17.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dee0fa174e85395051f0d154c109a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88708eb9548fc8bda691c24cc68e87d5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f2385889e1065ef042663abcb03c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08294a666ad293189f50da22c51b22b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc784531f99656110c25f8f6d2fe56f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31cdcd9ba028f908a037a53a6ab939.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be722193c59f50d916c6e2ec12f560.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609c7725d1982a0f95b727928c086a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d7e2027e14764acf5c34e92210435.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b337eb2a9d66075471993d5e04679a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4c56e3c20b7cf4fd8608e6f73ea4a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91c590f8a2444851e19c08469384f5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391303a3fd5dd3d3220d07043808333b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b396cabd09438e4707b8a31faf10c7a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42e2b991fc5a6fdb1dfa6722f8fce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08750b99815dc4eb7ed71baff29ba8fe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d27ae63c66cec6f79ffc4c82ca3fe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472472039d99167a11b283275c56eb4c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef9dcc6a19230bdefc31564846075.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec098bb5ac80241148e409d5a820e491.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a20c849b4061e6de7edb215f7d308.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f89f9ad3e953a18fdfc8db79943d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df3fd1aa4f461e7d7526f4fa202c9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdacc084d6bfa726807aca46de3909.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c4dd1c2c78ef0d14fdcc6fa5e7fe.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1127,386 +1127,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146524</v>
+        <v>147576</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>655.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146517</v>
+        <v>147552</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>655.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146500</v>
+        <v>147545</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>680.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146470</v>
+        <v>147286</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>640.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146463</v>
+        <v>147163</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>620.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146401</v>
+        <v>147149</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>240.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146357</v>
+        <v>147132</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>15</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>665.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146333</v>
+        <v>147125</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>545.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146326</v>
+        <v>147095</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
         <v>15</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>550.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146319</v>
+        <v>146555</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>590.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146302</v>
+        <v>146524</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>570.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146234</v>
+        <v>146517</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
         <v>22</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>37.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146210</v>
+        <v>146500</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>905.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146203</v>
+        <v>146470</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>910.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146197</v>
+        <v>146463</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>22</v>
+      </c>
+      <c r="F16" s="3">
+        <v>620.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146180</v>
+        <v>146357</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>22</v>
+      </c>
+      <c r="F17" s="3">
+        <v>665.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146159</v>
+        <v>146333</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F18" s="3">
-        <v>460.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146074</v>
+        <v>146326</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F19" s="3">
-        <v>360.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145893</v>
+        <v>146319</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>585.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145855</v>
+        <v>146210</v>
       </c>
       <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" t="s">
         <v>34</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>550.0</v>
+        <v>940.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>