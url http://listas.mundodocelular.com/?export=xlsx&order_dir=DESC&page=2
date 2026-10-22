--- v2 (2026-08-25)
+++ v3 (2026-10-22)
@@ -14,143 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 20:48</t>
-[...2 lines deleted...]
-    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  ORANGE</t>
+    <t>Lista gerada no: 22/10/2026 18:57</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO 1TB GLACIAL LL/A</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>2,085.00</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO 1TB BLACK LL/A</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB AMERICANO SWAP RED WIP TMOBILE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB AMERICANO SWAP AMARELO  WIP TMOBILE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR 256GB AMERICANO  HSO BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR 256GB AMERICANO  HSO GOLD SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR 256GB AMERICANO SWAP HSO AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8 RAM /512GB / TELA 8"/ WI-FI + 5G   BRANCO</t>
+  </si>
+  <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  PRETO</t>
-[...59 lines deleted...]
-    <t>XIAOMI REDMI 17 4G 4/128 VERDE   GLOBAL</t>
+    <t>TABLET CIDEA CM528B 8 RAM /256 5G  7´´  C/CHIP SILVER</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM528B 8 RAM /256 5G  7´´  C/CHIP GRAY</t>
+  </si>
+  <si>
+    <t>OCULOS BLACKVIEW D1 PRO COM SPEAKEAR MICROF UNSGLASE BLUETOOTH</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>OCULOS DE SOL BLACKVIEW  BV200  SUNGLASSESES BLUETOOTH 6.0 A TE 6H IA ENC 32GB 8MP CLEAR</t>
+  </si>
+  <si>
+    <t>OCULOS DE SOL BLACKVIEW  BV200  SUNGLASSESES BLUETOOTH 6.0 A TE 6H IA ENC 32GB CAMARA SONY</t>
+  </si>
+  <si>
+    <t>OCULOS DE SOL BLACKVIEW BV100 SMART GLASSES  / CAMERA /8MP/1080P/WIFI/ SUNGLASSES CLEAR</t>
+  </si>
+  <si>
+    <t>UNLOCKED   I18 MINI 4G 6/128GB LARANJA</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>UNLOCKED   I18 MINI 4G 6/128GB PRETO</t>
+  </si>
+  <si>
+    <t>UNLOCKED   I18 MINI 4G 6/128GB AZUL</t>
+  </si>
+  <si>
+    <t>UNLOCKED   I18 MINI 4G 6/128GB PINK</t>
+  </si>
+  <si>
+    <t>DRONE T38 PRO 4K C/CAMERA CONTROL C/TELA OBSTACLE AVOIDANCE</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>DRONE S5 HP  C/CAMERA OBSTACLE AVOIDANCE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ceeeca76558884e514364510f60f2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb454413a05185236bef3d1204db0c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc36a2dece1a05112b55645d7c4608c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a23c1c41281b9113e9e07f9113aaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b645979abc922505cdd22a99650b36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a930c39b4df104fbf33c848a25db06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8d5f0615c871a97cf976011c339d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d80a5f8375585bad57e3b9ac7fa58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ecd7e916c1208d3df225f742642c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372746b88263a220df5db4c40c4b1e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ade10cf0cef80e9b86e1a0acec38b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc205230758d211790f4e3b38cc174.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b222e5bdaade3f9c8d9f3ecaedf711.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e205434cc0475015277a1d9255d54.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099afe30a07237dfef1b92562b2e56e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1497e127a0abdb6c870786a28d8f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614990da3656763b513b2e9bcc1f50.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d69f6f268ac13e8467c9ec8453ab85.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf1a51af650c012b6cc7b6a6d76fb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ad5dbea136c9fe9a201f89517f9a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efeb543863172c83facb4e4f5a996.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b29f1ed0b92f0bff303ef8294a8ef.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbeafb105be831f9299bdc5a76f799.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef9fff6c3b474d3cafcfc56b289086.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cd769d2d8e8ec44c048ab8a95274.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a552f27142d4e89ef13f28603b710cc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bad45b1b1dd7ce5778180d685f7ea.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a705a5856fb6e2b2a4c1cf9464f11.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b72c6e5449d4ad91ad2764ec8dd67e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d1f94ce10f5727630d137a7382fb2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfddae932064dd3e4565fd62b0e7b4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604fc6f0b41f0d8a61b74d9a47e1c1c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c331f46d4f1c595a830615c5ffe2a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9eda03347734823f7c0a82338922f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db43792ee086e7ed05758bfa1edb99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b6789b94fb89bdf734b8927d00d8e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b78540c00919794f4dc2cf1fae06.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c915e7cd910a8bdbf1432d4d0b6e5d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d9436e2b6c354a515bc75923fb76.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbccc754ac4109874e39d553ab88db3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>158251</v>
+        <v>160629</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>96.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>158244</v>
+        <v>160612</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3">
-        <v>96.0</v>
+      <c r="F3" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>158237</v>
+        <v>160582</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>95.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>158220</v>
+        <v>160575</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>95.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>158213</v>
+        <v>160568</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>95.0</v>
+        <v>845.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>158206</v>
+        <v>160551</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>95.0</v>
+        <v>845.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>158190</v>
+        <v>160544</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>92.0</v>
+        <v>845.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>158183</v>
+        <v>160476</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>92.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>158169</v>
+        <v>160469</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>65.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>158145</v>
+        <v>160452</v>
       </c>
       <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>18</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>65.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>158138</v>
+        <v>160353</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>65.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>158121</v>
+        <v>160346</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>65.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>158114</v>
+        <v>160339</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>65.0</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>158107</v>
+        <v>160315</v>
       </c>
       <c r="C15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>22</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>65.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>158091</v>
+        <v>160247</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>158084</v>
+        <v>160230</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>158077</v>
+        <v>160223</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>45.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>158060</v>
+        <v>160216</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>270.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>158053</v>
+        <v>160179</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>165.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>158046</v>
+        <v>160131</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>165.0</v>
+        <v>60.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>