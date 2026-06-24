--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,161 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 04:53</t>
-[...2 lines deleted...]
-    <t>APPLE WATCH ULTRA 3 49MM GPS+CELL  PRETO  C/GARANTIA APPLE SWAP</t>
+    <t>Lista gerada no: 24/06/2026 02:30</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
-[...29 lines deleted...]
-    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A15 5G 128GB DS BLACK SWAP</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
-[...41 lines deleted...]
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFA4LL/A -  BRANCO</t>
+    <t>IPHONE 16 PRO MAX 1TB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 14 256GB AMERICANO SWAP HSO AMARELO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO TEAL</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53874a2caf0917191f4e524b30426c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e016197ee14c2f339f9b1f5e7842f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac765d6ab7d6d0dbd85683aae26f95.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613efa0057a18d48d4c29ebfa4f2613.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa097c60b21f7a7f03e3f2225390c81.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fdabbe8b50728b9188dcd570cf288.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175039f0ad240ce4b35b87d84b20c2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e2e6add39b6ed3cb0632cd955940b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be01702ead7dbda9f862810a5f82acf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f6fcfd2bf78213cdc3b9acb0e929.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa09b5a706e0ebedcd1e0fc06efec3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fb655036c7bd5e82414ee994bdb12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7a939affe439bfa2e5f22bc633661.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b4211e29c9d80dc1b93db263ff52.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0394a8001bc5f184a264a6ce92c1b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124272c5cef22f0366c014047901ae7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9ac2076a63cc12558b0ed737d97d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b4c840d814c3424b94af0a6bb5e44.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d78277d1c210d74a29b9eee715c672.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1636df1344a8c7abc46b77e5b459ac.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6edb046a8099ced20cbe952776c4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b81db959e19882070ae24e4328d88.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00530df56e8c4c131e0a4794127ea6e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286b6c695b650046e68fbeec89481b5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215c2d370b2dec19c38424446af14a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b43818b815ce3ff2c0d0da2ace39f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afd593d018ef96802a33ac9b3e79a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f65f2abd0ebd94f51af660eec336.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13f80c3d77e60cfac5deff445622f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e02492b2ab009ab7b37c8182b38dc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69d257770fda402e7263fcb5483b0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2343d0b8df0548d5d58adce19f60de6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b26065555ea6f8f3c41ee8eb81477.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf3e5cac308fd6224383f4cee1b71.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52caf8e73269ad021319123636b65c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5aaad20271d250f9fbcbcf3a99e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befccf2b737ecba5fd4da4b78f94958b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f3c2efa721c6829ad4815eeeb213.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6c0228a1e070ea668e0c21fe1e83.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd882ff194551ff1500eeac0a4564.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154604</v>
+        <v>155984</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>660.0</v>
+        <v>493.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154444</v>
+        <v>155960</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>56.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154437</v>
+        <v>155953</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>56.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154420</v>
+        <v>155892</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>595.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154413</v>
+        <v>155878</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F6" s="3" t="s">
         <v>15</v>
+      </c>
+      <c r="F6" s="3">
+        <v>99.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154406</v>
+        <v>155854</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>11</v>
+      </c>
+      <c r="F7" s="3">
+        <v>960.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154352</v>
+        <v>155847</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>118.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154345</v>
+        <v>155830</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>124.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154307</v>
+        <v>155823</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F10" s="3">
-        <v>105.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154284</v>
+        <v>155816</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F11" s="3">
-        <v>680.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154178</v>
+        <v>155779</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F12" s="3">
-        <v>210.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154147</v>
+        <v>155762</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F13" s="3">
-        <v>950.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154109</v>
+        <v>155755</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154093</v>
+        <v>155748</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154086</v>
+        <v>155731</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154055</v>
+        <v>155724</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>11</v>
+      </c>
+      <c r="F17" s="3">
+        <v>665.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154031</v>
+        <v>155700</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>11</v>
+      </c>
+      <c r="F18" s="3">
+        <v>605.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154017</v>
+        <v>155663</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F19" s="3">
-        <v>455.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153997</v>
+        <v>155656</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>680.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153980</v>
+        <v>155649</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>680.0</v>
+        <v>340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>