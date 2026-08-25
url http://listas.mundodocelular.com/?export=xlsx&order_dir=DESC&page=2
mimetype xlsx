--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -34,123 +34,123 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:30</t>
-[...2 lines deleted...]
-    <t>XIAOMI POCO X8 PRO MAX 12/512GB PRETO</t>
+    <t>Lista gerada no: 24/08/2026 20:48</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  ORANGE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA GOLD</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8800 ULTRA BLACK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM R1036 8/128GB 5G  10" C/CHIP GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM R1036 8/128GB 5G  10" C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM528B 8 RAM / 256GB  5G C/CHIP 7´´ GRAY</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´ AZUL</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´ BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´ ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA  CM517 PLUS 8 RAM / 256GB  5G C/CHIP 7´´  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP DOURADO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM66 KIDS 7" 8/256 WIFI  INFANTIL PINK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM66 KIDS 7" 8/256 WIFI  INFANTIL MARRON</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM66 KIDS 7" 8/256 WIFI  INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AMERICANO SWAP GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 LOTUS PURPLE   GLOBAL</t>
+  </si>
+  <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
-[...59 lines deleted...]
-    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
+    <t>XIAOMI REDMI 17 4G 4/128 VERDE   GLOBAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c6edb046a8099ced20cbe952776c4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b81db959e19882070ae24e4328d88.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00530df56e8c4c131e0a4794127ea6e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286b6c695b650046e68fbeec89481b5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215c2d370b2dec19c38424446af14a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b43818b815ce3ff2c0d0da2ace39f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89afd593d018ef96802a33ac9b3e79a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f65f2abd0ebd94f51af660eec336.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13f80c3d77e60cfac5deff445622f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e02492b2ab009ab7b37c8182b38dc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69d257770fda402e7263fcb5483b0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2343d0b8df0548d5d58adce19f60de6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b26065555ea6f8f3c41ee8eb81477.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf3e5cac308fd6224383f4cee1b71.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52caf8e73269ad021319123636b65c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5aaad20271d250f9fbcbcf3a99e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befccf2b737ecba5fd4da4b78f94958b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f3c2efa721c6829ad4815eeeb213.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba6c0228a1e070ea668e0c21fe1e83.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd882ff194551ff1500eeac0a4564.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ceeeca76558884e514364510f60f2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb454413a05185236bef3d1204db0c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc36a2dece1a05112b55645d7c4608c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a23c1c41281b9113e9e07f9113aaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b645979abc922505cdd22a99650b36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a930c39b4df104fbf33c848a25db06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8d5f0615c871a97cf976011c339d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d80a5f8375585bad57e3b9ac7fa58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ecd7e916c1208d3df225f742642c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372746b88263a220df5db4c40c4b1e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ade10cf0cef80e9b86e1a0acec38b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc205230758d211790f4e3b38cc174.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b222e5bdaade3f9c8d9f3ecaedf711.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e205434cc0475015277a1d9255d54.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099afe30a07237dfef1b92562b2e56e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1497e127a0abdb6c870786a28d8f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d614990da3656763b513b2e9bcc1f50.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d69f6f268ac13e8467c9ec8453ab85.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf1a51af650c012b6cc7b6a6d76fb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0ad5dbea136c9fe9a201f89517f9a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155984</v>
+        <v>158251</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>493.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155960</v>
+        <v>158244</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>585.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155953</v>
+        <v>158237</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>530.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155892</v>
+        <v>158220</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>239.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155878</v>
+        <v>158213</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>99.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155854</v>
+        <v>158206</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>960.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155847</v>
+        <v>158190</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>815.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155830</v>
+        <v>158183</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>650.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155823</v>
+        <v>158169</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>650.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155816</v>
+        <v>158145</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>365.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155779</v>
+        <v>158138</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>835.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155762</v>
+        <v>158121</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>835.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155755</v>
+        <v>158114</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>835.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155748</v>
+        <v>158107</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>660.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155731</v>
+        <v>158091</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>670.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155724</v>
+        <v>158084</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>665.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155700</v>
+        <v>158077</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>605.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155663</v>
+        <v>158060</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>345.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155656</v>
+        <v>158053</v>
       </c>
       <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
         <v>29</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>340.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155649</v>
+        <v>158046</v>
       </c>
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>340.0</v>
+        <v>165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>