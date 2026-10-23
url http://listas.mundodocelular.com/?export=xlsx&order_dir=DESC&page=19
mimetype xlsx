--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -14,164 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 05:36</t>
+    <t>Lista gerada no: 22/10/2026 23:00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE (GREEN) US</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BLACK LL</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C  4+256GB AZUL</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,160.00</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
   </si>
   <si>
-    <t>Produtos</t>
-[...13 lines deleted...]
-  <si>
     <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
   </si>
   <si>
     <t>2,020.00</t>
   </si>
   <si>
     <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
     <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
   </si>
   <si>
     <t>GTIDE CLIP 1 BLT EARPHONES PURPLE</t>
-  </si>
-[...52 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB  HDD US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9256c0e8b43ade24d3d78761753d00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670897f425a06607a45c821154f323.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180cf6ac304096b26daec562effa040.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb4e6fe1cf1a33c2d505f0abfd2e0d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1aaf87d3f5484db2f3782628f40f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e802e97f522d1c2ff958d70986c14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275ea335ad389717a5892ee8d08514.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038f0a963ebbee9f2821375c6f7c60.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585843801eeaf8946aa31c32b8a1a21.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06356c1b10362923f35e0455cc530f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f2ea6fdd589d76d80e9793aa8c45.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ba6fc94aec4fb6c17cbb85172724.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e0732b02002508b34b7d65f010fc3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcdbc9f0a133375f2ea2eb36c5929e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e4ef01139d3c195632486aa2b622.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003fc89ddbd3b12e876ce92dee66f3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672ff4777f9ddc203df20ff919ad9a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85954134b41bd84f1988c2ff656bd41.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847916f78b281e9cf736207419bc9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d914eb5199f209213c102f449b263.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8d3fb7621c16601e4e1272cf7b8e5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c1a6e087552ef491eb46eee7acba.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2997ba741e06b0b6ad9a04180dc35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806b1300db266c6ccbbdd67e15a00b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf0b7b58bc4dacd88a511ee924b2b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ed1d9eef86858bb23c044c62f30cd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8414b434febb83012b6bc458d9b6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705fb3126d7ed6a6fda43bfcfebda2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01308a634ff1cfa05535673e99f82165.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632d5feebfe88e3bb310355253757ba.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c0365dd33652c4ba0003e437e11d8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6756ccf6567083a4b407fad44a44ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22073919874375df806bd30bdfc42ded.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fccb65b5ef5bc20f21adcecbef499.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb80fb53af7cfc533a5d5e8433d359.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a37f7408a0e5e867a72126afb9c8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd0e5caed1ae21067772cfb524f7d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37acaac479ea9bdf3637f66dfce079.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f785d2b3905a8113a8aef26d527de99.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5905cec2c0ecb42aaf9f77ac65cd2d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147842</v>
+        <v>150293</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>690.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147729</v>
+        <v>150279</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3" t="s">
-        <v>12</v>
+      <c r="F3" s="3">
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>147668</v>
+        <v>150262</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3" t="s">
-        <v>14</v>
+      <c r="F4" s="3">
+        <v>355.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147606</v>
+        <v>150231</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>16.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147590</v>
+        <v>149860</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>15.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147583</v>
+        <v>149761</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>14.5</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147576</v>
+        <v>149037</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>14.5</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147552</v>
+        <v>149020</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>14.5</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147545</v>
+        <v>148979</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>9.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147422</v>
+        <v>148863</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>28.0</v>
+        <v>14</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147286</v>
+        <v>148856</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="F12" s="3">
-        <v>22.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147163</v>
+        <v>148368</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>95.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147132</v>
+        <v>148313</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>68.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147088</v>
+        <v>148092</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>64.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146944</v>
+        <v>148085</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146937</v>
+        <v>147842</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146920</v>
+        <v>147668</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>45.0</v>
+        <v>14</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146883</v>
+        <v>147606</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>45.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146876</v>
+        <v>147590</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>45.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146555</v>
+        <v>147583</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>680.0</v>
+        <v>14.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>