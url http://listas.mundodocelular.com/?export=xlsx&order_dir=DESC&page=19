--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,158 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:21</t>
+    <t>Lista gerada no: 30/04/2026 13:15</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB GRADO A+ GRAY 100%</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
   </si>
   <si>
     <t>IPHONE 12 128GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 12  64GB GRADE A VERDE</t>
   </si>
   <si>
-    <t>CEL MOTO E15 XT2523-8 2/64GB PURPLE US</t>
-[...4 lines deleted...]
-  <si>
     <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
     <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
   </si>
   <si>
     <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337 8CGPU 3.2 512GB SSD GRAY SWAP</t>
   </si>
   <si>
-    <t>NOTEBOOK</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
-  </si>
-[...43 lines deleted...]
-    <t>CEL XIAOMI REDMI A5 4/128GB AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b118d6485e9fe7b19181078b6e737e6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6da6c7e52d23cac230a93b082ab86.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bdc36f3e1dc466ab9e2635bf335f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0d39e8fd53b9337883c9a1fd52c49.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af721f5de93383ceaf9bc1b685806ef7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd97e328758b73ad7dd851b3730bd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa6f5aa9b8f83ae9202ea7d19c05f0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e8d370b5c82022653e316886abcea.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5420650fc191fde0fe50086fbd3063c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab73fa6fe1016aed7e727f6ccc584f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622b6ffa30fd52ab7a577e646cf1cbb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499bb4ec5342288d2259d8fc1402590.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020063d09dd2466746906d99d1c19cc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b801905e414430a799d653d9e5c81.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965daff0db92fe3f5a554c926c796b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d140ea6f3397bd6db5522811e2a7299.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104b3767e685a7e716e7151221ced28.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1ad3e16ebb01aa8217bf8bb55da0f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9780dfa5ae45975026596e32f216d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d74d836a91a314175b411848de53b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ce3604e27a0317828ee2a49f82c9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe333ad88ba7194826ebd0e9d7f82f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e0dcffcf036d4eb8bc81f16acf4a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e560d001026eac0802be7b2a7c06.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ccadaaf149f6e893b9cb19c6fbfe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd323d87540b2d23db581f368e2ba1f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dac4dd1bc019c1c81442c88d67823.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e0b0074f1a8ffd0864d1f830a03d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1cbd9aa8716b986de8ab1c1dd894b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1324cf2114588fb82c8934d430d54cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963db3dc79052e7b7f16c93545d7d9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14debb59b9a77180deff2ef1d353bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f94922aa7010db53eca1b7b61b8a4d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a16c8835423af7ad040291f245d8d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003fe96e76f9846bfd762f414a81c5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2516e403aeacf3c31053c6546c9e9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea248e9ac1197682a4adc9fac7e1c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc47f2bbe856e25b8802b3aef3328d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bac0bb25b44e21d282bbeea83f190.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a1c47cd42b16d6835334c3815bd8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141246</v>
+        <v>142038</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>235.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141178</v>
+        <v>141918</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>213.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>140911</v>
+        <v>141901</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>72.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>140836</v>
+        <v>141703</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>89.99</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>140829</v>
+        <v>141604</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>89.99</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>140812</v>
+        <v>141451</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>549.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140805</v>
+        <v>141413</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>460.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140799</v>
+        <v>141406</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>610.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140775</v>
+        <v>141390</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>299.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140768</v>
+        <v>141383</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>249.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140737</v>
+        <v>141369</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>460.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140720</v>
+        <v>141314</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>549.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140706</v>
+        <v>141291</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>540.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140690</v>
+        <v>141246</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>479.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140546</v>
+        <v>141178</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>47.9</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140539</v>
+        <v>140836</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140515</v>
+        <v>140829</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>45.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140461</v>
+        <v>140812</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>49.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140294</v>
+        <v>140805</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>86.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140287</v>
+        <v>140799</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>90.0</v>
+        <v>610.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>