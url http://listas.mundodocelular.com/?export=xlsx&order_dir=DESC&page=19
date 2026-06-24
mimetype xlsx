--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -34,126 +34,126 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 13:15</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+    <t>Lista gerada no: 24/06/2026 03:12</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+    <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA  10.36" (THERMAL VERSION ) 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G AMARELO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 34 PRO BLACK 16/512GB  5G + PROJE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
-[...56 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ce3604e27a0317828ee2a49f82c9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe333ad88ba7194826ebd0e9d7f82f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7e0dcffcf036d4eb8bc81f16acf4a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e560d001026eac0802be7b2a7c06.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ccadaaf149f6e893b9cb19c6fbfe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd323d87540b2d23db581f368e2ba1f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dac4dd1bc019c1c81442c88d67823.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e0b0074f1a8ffd0864d1f830a03d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1cbd9aa8716b986de8ab1c1dd894b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1324cf2114588fb82c8934d430d54cf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963db3dc79052e7b7f16c93545d7d9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14debb59b9a77180deff2ef1d353bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f94922aa7010db53eca1b7b61b8a4d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a16c8835423af7ad040291f245d8d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003fe96e76f9846bfd762f414a81c5d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2516e403aeacf3c31053c6546c9e9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea248e9ac1197682a4adc9fac7e1c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc47f2bbe856e25b8802b3aef3328d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bac0bb25b44e21d282bbeea83f190.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a1c47cd42b16d6835334c3815bd8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543ab8f446824de0042b48c095e88e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6d7b2c15e96450850f57aad86a66.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618db9b358b2501d81b73a7b0750798.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e347dc26fdad47a7a988a6413f872a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457dcd1c748dac3cae525ad491a0083.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7330a9c6238e23f593308517f47d6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f150876d1041ed8965b98579738d93c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929f6c91bfc66b9f95be4cfec2db82.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de3481a1ce89c84b92622d5604d4bf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6b463a64d306d6459d855114bcf0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52bb5d2a4e7acd21873d35fc78910.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d3d3aa6085b62b7f80ee2860b7da.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd8ecf2559c2dab806022c4845672.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc712afd8518ddf52dfd8bc972653.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc884c3cdfb2bf5e44b9dcec36fd85ac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4381cdaf9e21f9ed4ff3f3ef9929e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698b3b6bfa9556d092851d774dcad6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3be04c5e53057e48d3e2f34c0b40b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57655c1745d2c2ecc5bd52747bc00.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109e5b7532c36f9cc49cd40cd14f82.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>142038</v>
+        <v>143554</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>290.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141918</v>
+        <v>143509</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>522.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141901</v>
+        <v>143479</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>469.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141703</v>
+        <v>143462</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>279.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141604</v>
+        <v>143455</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
         <v>14</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>319.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141451</v>
+        <v>143431</v>
       </c>
       <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>565.0</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>141413</v>
+        <v>143424</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>320.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>141406</v>
+        <v>143417</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>320.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>141390</v>
+        <v>143400</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>320.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>141383</v>
+        <v>143387</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>320.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>141369</v>
+        <v>143370</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>330.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141314</v>
+        <v>143363</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>199.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141291</v>
+        <v>143356</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>199.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141246</v>
+        <v>143349</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>220.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141178</v>
+        <v>143332</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>213.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140836</v>
+        <v>143325</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>89.99</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140829</v>
+        <v>143318</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>89.99</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140812</v>
+        <v>143295</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>522.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140805</v>
+        <v>143127</v>
       </c>
       <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>460.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140799</v>
+        <v>143110</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>610.0</v>
+        <v>359.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>