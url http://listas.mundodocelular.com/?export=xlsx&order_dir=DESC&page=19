--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,146 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:12</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+    <t>Lista gerada no: 24/08/2026 05:36</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...65 lines deleted...]
-    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+    <t>1,160.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>GTIDE CLIP 1 BLT EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES BEIGE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10016 PLUS AND PRETO</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM817 PROMAX GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM824 ULTRA NEGRO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM78 8/256 WIFI  7 '' INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM78  8/256 WIFI  7´´ INFANTIL PINK</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB  HDD US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65543ab8f446824de0042b48c095e88e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6d7b2c15e96450850f57aad86a66.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618db9b358b2501d81b73a7b0750798.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e347dc26fdad47a7a988a6413f872a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457dcd1c748dac3cae525ad491a0083.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7330a9c6238e23f593308517f47d6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f150876d1041ed8965b98579738d93c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25929f6c91bfc66b9f95be4cfec2db82.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de3481a1ce89c84b92622d5604d4bf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b6b463a64d306d6459d855114bcf0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c52bb5d2a4e7acd21873d35fc78910.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d3d3aa6085b62b7f80ee2860b7da.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfd8ecf2559c2dab806022c4845672.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dc712afd8518ddf52dfd8bc972653.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc884c3cdfb2bf5e44b9dcec36fd85ac.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4381cdaf9e21f9ed4ff3f3ef9929e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698b3b6bfa9556d092851d774dcad6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3be04c5e53057e48d3e2f34c0b40b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57655c1745d2c2ecc5bd52747bc00.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65109e5b7532c36f9cc49cd40cd14f82.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9256c0e8b43ade24d3d78761753d00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81670897f425a06607a45c821154f323.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180cf6ac304096b26daec562effa040.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb4e6fe1cf1a33c2d505f0abfd2e0d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1aaf87d3f5484db2f3782628f40f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e802e97f522d1c2ff958d70986c14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55275ea335ad389717a5892ee8d08514.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038f0a963ebbee9f2821375c6f7c60.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585843801eeaf8946aa31c32b8a1a21.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06356c1b10362923f35e0455cc530f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593f2ea6fdd589d76d80e9793aa8c45.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ba6fc94aec4fb6c17cbb85172724.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e0732b02002508b34b7d65f010fc3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcdbc9f0a133375f2ea2eb36c5929e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115e4ef01139d3c195632486aa2b622.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd003fc89ddbd3b12e876ce92dee66f3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672ff4777f9ddc203df20ff919ad9a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85954134b41bd84f1988c2ff656bd41.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847916f78b281e9cf736207419bc9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d914eb5199f209213c102f449b263.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143554</v>
+        <v>147842</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>670.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143509</v>
+        <v>147729</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3">
-        <v>610.0</v>
+      <c r="F3" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143479</v>
+        <v>147668</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3">
-        <v>475.0</v>
+      <c r="F4" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143462</v>
+        <v>147606</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>475.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143455</v>
+        <v>147590</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>208.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143431</v>
+        <v>147583</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>168.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143424</v>
+        <v>147576</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>885.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143417</v>
+        <v>147552</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>760.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143400</v>
+        <v>147545</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>455.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143387</v>
+        <v>147422</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>165.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143370</v>
+        <v>147286</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>395.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143363</v>
+        <v>147163</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>325.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143356</v>
+        <v>147132</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>289.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143349</v>
+        <v>147088</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>269.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143332</v>
+        <v>146944</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>269.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143325</v>
+        <v>146937</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>425.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143318</v>
+        <v>146920</v>
       </c>
       <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
         <v>27</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>399.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143295</v>
+        <v>146883</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>605.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143127</v>
+        <v>146876</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>309.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143110</v>
+        <v>146555</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>359.0</v>
+        <v>680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>