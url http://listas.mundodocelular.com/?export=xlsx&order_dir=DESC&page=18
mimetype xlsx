--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,146 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 15:00</t>
+    <t>Lista gerada no: 30/04/2026 13:11</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB GRADO A+ BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>IPAD</t>
   </si>
   <si>
     <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB PINK</t>
   </si>
   <si>
-    <t>IPAD</t>
-[...4 lines deleted...]
-  <si>
     <t>IPAD 11TH MD3Y4LL/A 10.9" WIFI 128GB BRANCO</t>
   </si>
   <si>
     <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
   </si>
   <si>
-    <t>NOTEBOOK</t>
-[...1 lines deleted...]
-  <si>
     <t>LENOVO</t>
-  </si>
-[...52 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6127f2a938f86d40f5de8ab10ec873.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc5177f469aece15341ab0cda95a9d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884cb6d6284f0450557e022b6aac0ff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7d03bbdb2f2658fa0fd9fbd04311.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38147230639f3879b3892332a621d1d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bbdeb9323e15c7c7e8ffc430d4e01.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5498d89874be5245b0938c0a5ffcb3d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0d5508028cbb4d7f73541d3c0cb25.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35334efbf5e6b53ed6e4c303c4447b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ffc2a933234e42d8a4d43d3a14546.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2af4f75932f537beeb7962b5cbc70.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939ba58a825b8e4c824e477c50a69c2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561cf58f204f9fd38e36699880b922e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d9ad7b2bff84bba4629457138301.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95466988aed2a1333bb1a2d91b8ac2d2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea9ea1da5175fd46f02909229581e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22660dfd15f61bc7f95fcce398bf2e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977372b72ec67a706da12c5a43d885.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1378cd517748960ce79590cceeaa0a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ed3956b277a6b0ef6e0708759474.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e14966522beac3349fe38ada9d6e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba6914e6537c0e3878b2789456fd6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d71aa474f592418e63f0eab2c0772c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0f71901f9778fd45e85df6d90d73.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59b1aa2ac81793e5b939ab9de75fa1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430741d14dde2e690bf3db1cf3ef846.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49a5c97d51503e59b570b5a0544ac7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8306da25b3a27422c9beb1463e0341.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818444fff7a9c77df838f44b98da482.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d91daddd12ac7e35eea48aa4ec25d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540825cf66239d2bda72e6d7f22f6083.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc44ab4e5f9cd1eef726f4deebc5f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb386c2b4e53bd60ddad731bc7c19e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c1333d13aeb45ec29f05e9af1588.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d61e2c90980a2905c367a776d6a01.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85baf4d1877f6130b4bfa671a99879.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9c816e2bdfbc22929353f01a4887e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3cfd7b4a3c486c5c2ec13547eca1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197cab758ff4b4bc0ab970d27cefdc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c570775b5212b5eef0f6d959c7a32.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>142243</v>
+        <v>143479</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>348.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>142199</v>
+        <v>143462</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>352.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>142182</v>
+        <v>143455</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>107.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>142038</v>
+        <v>143424</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>290.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141932</v>
+        <v>143417</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>540.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141918</v>
+        <v>143400</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>549.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>141901</v>
+        <v>143387</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>479.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>141703</v>
+        <v>143325</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>279.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>141604</v>
+        <v>143318</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>319.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>141505</v>
+        <v>143233</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>590.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>141499</v>
+        <v>143127</v>
       </c>
       <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>590.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141413</v>
+        <v>143110</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>350.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141390</v>
+        <v>143080</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>350.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141383</v>
+        <v>143073</v>
       </c>
       <c r="C15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>350.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141369</v>
+        <v>142823</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>350.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>141314</v>
+        <v>142502</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>199.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>141291</v>
+        <v>142250</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>199.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>141284</v>
+        <v>142243</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>235.0</v>
+        <v>346.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141253</v>
+        <v>142199</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>235.0</v>
+        <v>338.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141246</v>
+        <v>142182</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>235.0</v>
+        <v>107.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>