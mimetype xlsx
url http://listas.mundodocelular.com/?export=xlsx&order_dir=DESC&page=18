--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,164 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 13:11</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+    <t>Lista gerada no: 24/06/2026 04:53</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
+  </si>
+  <si>
+    <t>VGR CORTADOR DE CABELO  BARBEADOR/ ELETRICO V-990 PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...41 lines deleted...]
-    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CORTA CABELO KIT VGR V-694 PROFESSIONAL SET PAC</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-195 PRO BLDC 900 RPM RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-071 PROFISSIONAL RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-653 PROFISSIONAL USB</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>POWER BANK 30000MAH YP42</t>
-[...23 lines deleted...]
-    <t>LENOVO</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A BRANCO  CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e14966522beac3349fe38ada9d6e4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba6914e6537c0e3878b2789456fd6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d71aa474f592418e63f0eab2c0772c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b0f71901f9778fd45e85df6d90d73.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59b1aa2ac81793e5b939ab9de75fa1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430741d14dde2e690bf3db1cf3ef846.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49a5c97d51503e59b570b5a0544ac7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8306da25b3a27422c9beb1463e0341.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818444fff7a9c77df838f44b98da482.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d91daddd12ac7e35eea48aa4ec25d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540825cf66239d2bda72e6d7f22f6083.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc44ab4e5f9cd1eef726f4deebc5f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb386c2b4e53bd60ddad731bc7c19e4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c1333d13aeb45ec29f05e9af1588.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d61e2c90980a2905c367a776d6a01.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85baf4d1877f6130b4bfa671a99879.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9c816e2bdfbc22929353f01a4887e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e3cfd7b4a3c486c5c2ec13547eca1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8197cab758ff4b4bc0ab970d27cefdc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c570775b5212b5eef0f6d959c7a32.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee907c542932b5afca3a587b3b12fb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee148e1e9e36578c92b9bc5c5127a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10169000442748f0b4a630026f2ab85d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6ffd030eca1293b59110089437a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36919ad5647eb855801327f074ae27.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b6fd33e4cff9026a6abfab9c640f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6cb102a2ff6cccbe3819041c681d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52fba4847c9f992f93b7063de06509.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c196987eee8e07a8b92c4bf66b5b20c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c75a8ca197ce169eb81b83c753ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d215ba17db29b4a6dc8f1e75f3ef63.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff80bb1d8679560abfdfad569345dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404257acabac8a366d58cb7c338ae3f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fd409a0cba77a1b35079a17676b8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771bf707c22afee3354d5277cfa4673.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6461201263a2e7e047207c9f35a66.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4bd5aa9ce846752518b15b722c509.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eac41eadf708a08ece8575b7aaf422.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b945501dad071faf6c9452fcc6ef7f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4c4038e14d0f8c071e3d97ced489.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143479</v>
+        <v>144230</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>475.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143462</v>
+        <v>144223</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>475.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143455</v>
+        <v>144216</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>208.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143424</v>
+        <v>144124</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>950.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143417</v>
+        <v>144094</v>
       </c>
       <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>780.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143400</v>
+        <v>144087</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>470.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143387</v>
+        <v>144070</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>165.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143325</v>
+        <v>143943</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>430.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143318</v>
+        <v>143929</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>420.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143233</v>
+        <v>143899</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>565.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143127</v>
+        <v>143875</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>309.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143110</v>
+        <v>143868</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>359.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143080</v>
+        <v>143851</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>250.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143073</v>
+        <v>143790</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>250.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>142823</v>
+        <v>143783</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>97.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>142502</v>
+        <v>143776</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>26.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>142250</v>
+        <v>143769</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>345.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>142243</v>
+        <v>143592</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3">
-        <v>346.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>142199</v>
+        <v>143585</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>338.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>142182</v>
+        <v>143578</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>107.0</v>
+        <v>689.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>