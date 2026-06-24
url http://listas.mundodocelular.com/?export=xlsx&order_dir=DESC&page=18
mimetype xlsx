--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:53</t>
+    <t>Lista gerada no: 24/06/2026 05:54</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
   </si>
   <si>
     <t>VGR CORTADOR DE CABELO  BARBEADOR/ ELETRICO V-990 PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
@@ -176,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee907c542932b5afca3a587b3b12fb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee148e1e9e36578c92b9bc5c5127a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10169000442748f0b4a630026f2ab85d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6ffd030eca1293b59110089437a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36919ad5647eb855801327f074ae27.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17b6fd33e4cff9026a6abfab9c640f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6cb102a2ff6cccbe3819041c681d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52fba4847c9f992f93b7063de06509.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c196987eee8e07a8b92c4bf66b5b20c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63c75a8ca197ce169eb81b83c753ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d215ba17db29b4a6dc8f1e75f3ef63.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff80bb1d8679560abfdfad569345dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404257acabac8a366d58cb7c338ae3f1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971fd409a0cba77a1b35079a17676b8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771bf707c22afee3354d5277cfa4673.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6461201263a2e7e047207c9f35a66.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4bd5aa9ce846752518b15b722c509.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eac41eadf708a08ece8575b7aaf422.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b945501dad071faf6c9452fcc6ef7f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4c4038e14d0f8c071e3d97ced489.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8445db455027614e998610d7537a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd992525cc2e6454825097c600fc3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bad44e362156f5bfd711fb28fe3c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07309ab74a38f70ff2ad2b7e8f0c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633c3a9fe571694798dd3c588f5b23d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75fe53a0a787faf5f2b67bd241fe14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a715419dfb6d4b5dd3578792a48f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1324fbe1b22efb0dab22b585fb7f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f545b9e2ea1ec2ed3978b8b99423a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255377fe6d8403e9cc288f92936da183.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f690546a907148eaa73e3b5b1684.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0c78ed384b5f3b37ebc47bd563c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edffae08edc495d6aa3bdb6cd91da.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31994a629ef1725df19d89fe431bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e1cae13e4757649c57174276a2baa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775993c92944a70e8a35b564fc6b751.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea8f89e47e2e74a38cf0049b396b9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc83b4ec19730641bea3f5fc3f74fd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33606b126db7dbe3b3024c87f50c15.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dbe427e04ed4af22fdfafbf127b49.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>