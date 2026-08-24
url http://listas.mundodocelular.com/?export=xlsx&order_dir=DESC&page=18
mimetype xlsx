--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,146 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:54</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+    <t>Lista gerada no: 24/08/2026 05:35</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BLACK LL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BRANCO LL</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB PRETO</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...65 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 512GB ORANG</t>
+  </si>
+  <si>
+    <t>1,385.00</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
+  </si>
+  <si>
+    <t>1,735.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER</t>
+  </si>
+  <si>
+    <t>1,440.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c8445db455027614e998610d7537a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd992525cc2e6454825097c600fc3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bad44e362156f5bfd711fb28fe3c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f07309ab74a38f70ff2ad2b7e8f0c3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633c3a9fe571694798dd3c588f5b23d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75fe53a0a787faf5f2b67bd241fe14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a715419dfb6d4b5dd3578792a48f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1324fbe1b22efb0dab22b585fb7f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f545b9e2ea1ec2ed3978b8b99423a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255377fe6d8403e9cc288f92936da183.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143f690546a907148eaa73e3b5b1684.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a0c78ed384b5f3b37ebc47bd563c3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edffae08edc495d6aa3bdb6cd91da.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d31994a629ef1725df19d89fe431bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e1cae13e4757649c57174276a2baa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775993c92944a70e8a35b564fc6b751.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fea8f89e47e2e74a38cf0049b396b9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc83b4ec19730641bea3f5fc3f74fd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33606b126db7dbe3b3024c87f50c15.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dbe427e04ed4af22fdfafbf127b49.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8f1baaf3b9fce7e429a26e419559.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7b8fa2015f248e0300c5b2ee75a03.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f141fd2975f67ae85830089e7c113d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112dcce6502ed3999039558f50ac046.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587cc9cec1bc548b1ccafc583e0e275.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3836608222ed11308c313503b292.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d5cb19d9048cb38f4f17e5437c62.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dabd2ebac8f77e45af82fa3015184d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da5d2662f145a89757933b54d518aa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac7974d29974f3fca4d5d0229f330f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875e02cd41a2e6950117ef6ebb97669.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8625ba158025aaf3d4e5a4bf3d110.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d244e4a50e3cd5c51987323db4a18.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8428e8e56676a28e2521ac496ecc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe12628cc50e4e70cad3d18cd1639d5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee636294c16f4de104ffc58f29c6d4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2df94b87f9b87e195744a06ff80f6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb7e0cfcfc7590f7b1c88cab652fb0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb75e4fdfd7ac83cbb4e8b8cec190c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5009bbc3930660432af0c92bc07fc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144230</v>
+        <v>149860</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>255.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144223</v>
+        <v>149853</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>255.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144216</v>
+        <v>149761</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>255.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144124</v>
+        <v>149143</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3">
-        <v>530.0</v>
+      <c r="F5" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144094</v>
+        <v>149044</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>29.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144087</v>
+        <v>149037</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>69.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144070</v>
+        <v>148979</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>53.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143943</v>
+        <v>148924</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>41.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143929</v>
+        <v>148870</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>55.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143899</v>
+        <v>148863</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>22.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143875</v>
+        <v>148856</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>25.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143868</v>
+        <v>148764</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>53.0</v>
+        <v>9</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143851</v>
+        <v>148368</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143790</v>
+        <v>148313</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>35.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143783</v>
+        <v>148306</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>18.5</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143776</v>
+        <v>148092</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>32.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143769</v>
+        <v>148085</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>22.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143592</v>
+        <v>147903</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>112.0</v>
+        <v>9</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143585</v>
+        <v>147880</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>685.0</v>
+        <v>132.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143578</v>
+        <v>147859</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3">
-        <v>689.0</v>
+      <c r="F21" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>