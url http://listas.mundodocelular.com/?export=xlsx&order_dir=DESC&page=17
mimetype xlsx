--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -1,180 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 14:58</t>
+    <t>Lista gerada no: 30/04/2026 14:11</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  32GB RAM / 1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.0  16GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A BRANCO  CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A AZUL CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB   BRANCO   GRADO B  SWAP C4A</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
-  </si>
-[...82 lines deleted...]
-    <t>IPAD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89030f37c924e31fa9f8801b9ea0a26e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c506e7fa439d1c3e1bb366ae581bd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07b39012bcff6fde8d35bab41f4179.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc995c9857f83f8e5bbe95510e889b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82118f3c00f291004d45c4d66862cc84.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d453cb6f503b42bb490928514e0f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324a34c605fd1668d417e4bae769236.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eeef8807db4671dd0fa43ff20499f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc6954a176caa4f327824cb1491a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf883f6e3ae4679c301cd5ed2616322.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0276324ec6eb5ff27016361f569b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109181258b68ceb1ac8134c0712efe8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ddc8f2f9d57548ac51e6c6ae617b4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ef2110ac75bc4165ee96f9b70958.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80b9252c79396118c97d85af2bf740.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaf3334db2ba06fc5bee40a1780f5a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ece319c3956be62d9e617cecc6fe5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d8cbf5e79bd820e2d3f30be673726.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4d98a4e2ff9112b82dfe342c41de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606fcf974f67af716c9dc06684879ff.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734c8a857c97b7294ee5cd65d20241.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5397d0d296c55418b2c6c6e05ea87b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fdd13eafad50392236418dd93a33f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa757eb4b762efd05cf5031d9accd79.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56eab3ae4eb9ff62ea93415dea84d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31143b6f1e8eddbcd8463c972111ce.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9396f4f050aa8f94792b5a9986210.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9024527c8fedce2e6f21d4bf36f1a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66a7806362905acda9e05e7d1eaccf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb58a2a0f7cf7ed914927773888d98.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c433aea82fc2363ed631e34c5183a3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981757d34c54cdf48d0215108f19f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80819395b536a22884cb4dcbb9851d78.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51516541d36f6b6dbdbe3801e0bf499.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab614e58cda70c9ae43dfa416c0fe9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32901057632dc8ae1a1f041bfe09a59.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd588528b10fa33174f77c3842cce38.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62131b993af1e1fd20827e9855b74b44.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b999eb5cb0778221217e1f172fed.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f268c0cced2f127f5164b0dc5b681.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143523</v>
+        <v>144636</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>610.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143509</v>
+        <v>144629</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>610.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143479</v>
+        <v>144612</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>475.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143462</v>
+        <v>144605</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>475.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143455</v>
+        <v>144582</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>208.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143424</v>
+        <v>144575</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>950.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143417</v>
+        <v>144384</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>780.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143127</v>
+        <v>144223</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>309.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143110</v>
+        <v>144216</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>359.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143080</v>
+        <v>144117</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>250.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143073</v>
+        <v>143899</v>
       </c>
       <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
         <v>23</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>250.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>142823</v>
+        <v>143783</v>
       </c>
       <c r="C13" t="s">
         <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>88.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>142724</v>
+        <v>143769</v>
       </c>
       <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
         <v>26</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>86.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>142717</v>
+        <v>143592</v>
       </c>
       <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
         <v>28</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>86.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>142502</v>
+        <v>143585</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>26.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>142458</v>
+        <v>143578</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="3" t="s">
-        <v>33</v>
+      <c r="F17" s="3">
+        <v>689.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>142441</v>
+        <v>143561</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>870.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>142397</v>
+        <v>143554</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>870.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>142342</v>
+        <v>143523</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>549.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>142250</v>
+        <v>143509</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>348.0</v>
+        <v>610.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>