--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -1,168 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 14:11</t>
+    <t>Lista gerada no: 24/06/2026 04:42</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB GRADO B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BRANCO  GRADE B SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7 / 3TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
-    <t>NOTEBOOK</t>
-[...4 lines deleted...]
-  <si>
     <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
-    <t>COMPUTADOR</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>APPLE IMAC  2019  I5 / 3.1  32GB RAM / 1TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019  I5 / 3.0  16GB RAM / 512GB   27" 5K RETINA  SWAP</t>
-[...1 lines deleted...]
-  <si>
     <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
-  </si>
-[...52 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5734c8a857c97b7294ee5cd65d20241.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5397d0d296c55418b2c6c6e05ea87b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fdd13eafad50392236418dd93a33f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa757eb4b762efd05cf5031d9accd79.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56eab3ae4eb9ff62ea93415dea84d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31143b6f1e8eddbcd8463c972111ce.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9396f4f050aa8f94792b5a9986210.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9024527c8fedce2e6f21d4bf36f1a5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66a7806362905acda9e05e7d1eaccf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb58a2a0f7cf7ed914927773888d98.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c433aea82fc2363ed631e34c5183a3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981757d34c54cdf48d0215108f19f3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80819395b536a22884cb4dcbb9851d78.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51516541d36f6b6dbdbe3801e0bf499.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab614e58cda70c9ae43dfa416c0fe9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32901057632dc8ae1a1f041bfe09a59.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd588528b10fa33174f77c3842cce38.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62131b993af1e1fd20827e9855b74b44.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b999eb5cb0778221217e1f172fed.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f268c0cced2f127f5164b0dc5b681.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a10f0ca31f8357f9f27bd72ad7678.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80110b8388b3d6b32da5a6d33e6da335.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efdfe7ca945681b9872ee44204f0f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44357dc6c6fdd1a8c015381515df9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65050e5e491eb088a8cd3d1516f8dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c087750d3d192c4fd69c8935d1d9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a9ad92071c22ccdfdb2de080f528.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816b3ba137010197a4014048126f78.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136a3fb33a22e78c23b41e28299f19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dfa8f41f091265e8b2b88559faca7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c74a372bd0f8962bd9d309d64e6808.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961f7073f5921c611113bee7bd8ae56.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209eb325b17b8499b3147bed33d54e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82aec468fad5145a2e6df0b3d66c0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600694e561af2bb5ad57da8fd9029879.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e6e7fea934f8220eb92bcf9586f7d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d924e4c634993fd52679ccf66ff5184.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349633cee60e7f683b12e60ecd6593.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93687ad19bafc9146930af8d34a70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb0f43038d078aa8228bd514ba11f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144636</v>
+        <v>145329</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>560.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144629</v>
+        <v>145312</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>560.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144612</v>
+        <v>145152</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>580.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144605</v>
+        <v>145046</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>600.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144582</v>
+        <v>144933</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>600.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144575</v>
+        <v>144919</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>540.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144384</v>
+        <v>144902</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>475.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144223</v>
+        <v>144872</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>255.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144216</v>
+        <v>144865</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>255.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144117</v>
+        <v>144827</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>560.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143899</v>
+        <v>144711</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>22.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143783</v>
+        <v>144674</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>18.5</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143769</v>
+        <v>144667</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>22.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143592</v>
+        <v>144643</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>112.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143585</v>
+        <v>144636</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>685.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143578</v>
+        <v>144629</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>689.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143561</v>
+        <v>144612</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>670.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143554</v>
+        <v>144605</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>670.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143523</v>
+        <v>144575</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>610.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143509</v>
+        <v>144384</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>610.0</v>
+        <v>475.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>