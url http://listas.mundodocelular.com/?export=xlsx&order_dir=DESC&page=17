--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,146 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:42</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 24/08/2026 06:45</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
-[...17 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
-[...38 lines deleted...]
-    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEUO4 ROSE GOLD S/M</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 512GB BRANCO  LL/A</t>
+  </si>
+  <si>
+    <t>1,380.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 WHITE LL/A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a10f0ca31f8357f9f27bd72ad7678.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80110b8388b3d6b32da5a6d33e6da335.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efdfe7ca945681b9872ee44204f0f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44357dc6c6fdd1a8c015381515df9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65050e5e491eb088a8cd3d1516f8dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c087750d3d192c4fd69c8935d1d9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a9ad92071c22ccdfdb2de080f528.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7816b3ba137010197a4014048126f78.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136a3fb33a22e78c23b41e28299f19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dfa8f41f091265e8b2b88559faca7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c74a372bd0f8962bd9d309d64e6808.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961f7073f5921c611113bee7bd8ae56.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d209eb325b17b8499b3147bed33d54e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf82aec468fad5145a2e6df0b3d66c0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600694e561af2bb5ad57da8fd9029879.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e6e7fea934f8220eb92bcf9586f7d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d924e4c634993fd52679ccf66ff5184.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349633cee60e7f683b12e60ecd6593.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93687ad19bafc9146930af8d34a70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebb0f43038d078aa8228bd514ba11f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64123175a4533c3e5f4689c78beda.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49124717dff556132452a051f8eaf5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299df0fe53be17898b9172ffa5d987bf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5227220fa65c1a06d8544de0ad4794.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f09cfe5da510453d2d89f494be042.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f92ba9ff07b62244b11052e0377ca8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca54e7a1e10c6855e643127186a77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca891da740f17a1dddb8a8602687aa91.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3c412dcc93da41a8520a4167b119d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622072d70c153c8d5a26799365fc9fce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86980eae44a24a0f7fe29bb10ef04e11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ea1c2a5c66db77e63dadd6f085c93.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5265d13b04da6d8d75b949d474e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292601fd76b9ddc12285c87bd4f4a02.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300458110b69f1750382b2f49bedae5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae6e7b54cdb0c4c330d6de8383fd7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d8202980fe9f576b20294e09e6365.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc8f653738952b3e56381abae8f84.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c18b1de31fe783afbc4b393dcb970.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816bd5091ab363f3f6286d9120d7733.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145329</v>
+        <v>150705</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>305.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145312</v>
+        <v>150699</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>275.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145152</v>
+        <v>150682</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>230.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145046</v>
+        <v>150651</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>580.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144933</v>
+        <v>150644</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>399.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144919</v>
+        <v>150613</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>399.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144902</v>
+        <v>150606</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>340.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144872</v>
+        <v>150576</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>18</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>340.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144865</v>
+        <v>150552</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>350.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144827</v>
+        <v>150545</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>399.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144711</v>
+        <v>150521</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>790.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144674</v>
+        <v>150514</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>660.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144667</v>
+        <v>150507</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>570.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144643</v>
+        <v>150477</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F15" s="3">
-        <v>620.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144636</v>
+        <v>150293</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>560.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144629</v>
+        <v>150279</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>560.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144612</v>
+        <v>150262</v>
       </c>
       <c r="C18" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
         <v>28</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>580.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144605</v>
+        <v>150125</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>600.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144575</v>
+        <v>150040</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="3">
-        <v>540.0</v>
+      <c r="F20" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144384</v>
+        <v>149921</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>475.0</v>
+        <v>905.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>