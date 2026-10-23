--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -14,140 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 06:48</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+    <t>Lista gerada no: 22/10/2026 22:48</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...59 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56- PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,470.00</t>
+  </si>
+  <si>
+    <t>TECNO SPARK GO 1 KL4 3/64 BLACK</t>
+  </si>
+  <si>
+    <t>SPARK</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BLACK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc89228f0cef537cb7bec402f429e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d48664281883ab200fc1e3cbf6e3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314079e5e6798da67a77eaa59b11fd5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a76d58161b48de3ae475d4138db1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009c525772eb5e7e510bee05cd3931.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827602a89bedf31f64c6ffc109f8432.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086bd2b3ea4a72271206adc400575a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fefef340aa169dd7c9698261af4599.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6ee8753c643374ae7244b09a8082.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb815917cb3b04267c8d115626d513.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674e0e68000fb4d758a1e202c8b9e4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c832051ba50a51be77da0951224cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b17632afda06f0fcb1269ebb0c37.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512584c028a21c5231484a0f6d6a7b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f821252be5a4bf15e421c2bb0041fe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7faaa33cd9f02933c2aea04f48532c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34debd52cddd92ba9f3bc9818b51c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60bd2a3ff928f959ef8ebaae279325.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95527001580c63cd22d26df07c45f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc252b2a59a6e995eaa3bba0c41b1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de809ac481de0ad93ebaadbac6646513.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064263fd845dfaf4f4c081de859eae71.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f28b8e3b333067cf182963595977d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef1b8cd51c2154d596017be112c4ed.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa80c62c3194174336110315e84ef.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604b783ac737515bae02b0efdabd81.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0da94d70a7dc3c4d8dfe2f7e3895c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98acf97b426ffcead03aeeda3047a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b80c23b9decd39904c13c75b9b4e5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd215601f619b12e425131f8c1e0a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3c3088d4a2567d782e52a293ebc15.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e92b1ccde179650caa3b95623bb7d4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6466816eb4688e2fb028b2e7384052.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ed5ad490772208a38d5ffbf67ffa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9933089683e76da46579bfb0fe78f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4d04b5088894f376aec79cf77b3f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5fbdbfdfdd1430b7ba097bd7b725.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae189454924fdbeb000b906e9ae1014.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda2a62598cc063bb3abb7b96741eba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da117cbe7fd23299c1f886684a3de.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150989</v>
+        <v>152068</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>385.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150972</v>
+        <v>152044</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>385.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150941</v>
+        <v>151986</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>865.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150934</v>
+        <v>151979</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>865.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150927</v>
+        <v>151924</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>865.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150910</v>
+        <v>151917</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>865.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150903</v>
+        <v>151900</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>755.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150880</v>
+        <v>151894</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>755.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150866</v>
+        <v>151832</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>730.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150859</v>
+        <v>151825</v>
       </c>
       <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>19</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>730.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150835</v>
+        <v>151818</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>730.0</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150811</v>
+        <v>151801</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F13" s="3">
-        <v>685.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150798</v>
+        <v>151764</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150781</v>
+        <v>151757</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>610.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150774</v>
+        <v>151740</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F16" s="3">
-        <v>610.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150750</v>
+        <v>151573</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="3">
-        <v>610.0</v>
+      <c r="F17" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150743</v>
+        <v>151474</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>560.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150736</v>
+        <v>151245</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>560.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150729</v>
+        <v>151238</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>560.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150712</v>
+        <v>151221</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>560.0</v>
+        <v>480.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>