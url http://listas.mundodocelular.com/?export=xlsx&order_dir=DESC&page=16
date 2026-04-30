--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,152 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 16:14</t>
+    <t>Lista gerada no: 30/04/2026 14:11</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>1,450.00</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB GRADO B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO B BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BRANCO  GRADE B SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7 / 3TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
-    <t>COMPUTADOR</t>
-[...4 lines deleted...]
-  <si>
     <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
-  </si>
-[...67 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad807e9515a05244ef74f7f7276002.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d650f08c6d5f9e4345e10caa01c6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a71023eb8df68bc2546b5b8a44860.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2ca7628824c016985b483b05a1e90.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961be1705c404ad0e5607e4d55a33a7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4bb5891a945446f906718423262a6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceb902b77bb63cc78f7dc1ea006464.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba944c2ef098131d6f9c9184a512cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d73c305b0da74b1ff8f8b7e64fd154.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f981feab37f66a93a674bea74f1fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063acec2d5fdaad0e2fa849806aa2b3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb02dafe098712dac2d407b64c5b67.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d251a1e41797ea1c5f18028b2a045.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f87bdd52fee33d96b1562571c1e5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268caa10f8c2d0653c679f975446bb49.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd2cd57d0db7fa83104f2f0fe27e10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e49ff02da737d830ff0d24dfe68a8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93469ce201ac91103245da13128400b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f284a2830eb483b640063002d67f27.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a4ad5346d60da1ffdbc4818760342.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc6fcb8cd2d2552d14430bf6464f7b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca32b47fbc81f06fb5b84c9bc1f4b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5082caf99d94c7593b6fd98d1e189a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce52becaa60b8ad8fa6beb9e4b62be.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999712dcb7eb6b1ce697580c0d5d24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39fc4ae047e61777e24330bffae5ce.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47657efe99d612455d3a062fa4abb2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162879e81dc6fe470f3447d2e930f3c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c33a4a966377e866e075fb7c8bb86.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33cd164d18dc2c169cf4739f9254e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9d44559bb65992ebce5d470ed867.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5b14fbc54e5cf1e17feb456e8bd3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4dfe18375e8b6d04b7dd16c8ed433.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bb90a92a319ff393fa66ed6e0cce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5504424064570818718eda9c3624b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876c00b44379fcd2950b926591c7347.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7245e6f48686797a07d2bde7730b0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050184b35c1226d0f369e9010c16ae.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0336175f99f43ea40c4b40363ff879.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c76b2eea6678055cb77cc72c67e8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144667</v>
+        <v>145336</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>570.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144643</v>
+        <v>145329</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>620.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144636</v>
+        <v>145312</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>560.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144629</v>
+        <v>145251</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3">
-        <v>560.0</v>
+      <c r="F5" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144612</v>
+        <v>145152</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>580.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144605</v>
+        <v>145046</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>600.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144582</v>
+        <v>145039</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>600.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144575</v>
+        <v>145008</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>540.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144568</v>
+        <v>144995</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>590.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144384</v>
+        <v>144933</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>475.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144308</v>
+        <v>144919</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>121.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144292</v>
+        <v>144896</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>121.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144223</v>
+        <v>144872</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>270.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144216</v>
+        <v>144865</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>270.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144117</v>
+        <v>144858</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>560.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143783</v>
+        <v>144827</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>18.5</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143585</v>
+        <v>144711</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
         <v>790.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143578</v>
+        <v>144674</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>790.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143561</v>
+        <v>144667</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>790.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143554</v>
+        <v>144643</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>670.0</v>
+        <v>620.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>