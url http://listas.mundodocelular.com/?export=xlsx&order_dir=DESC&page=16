--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,146 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 14:11</t>
+    <t>Lista gerada no: 24/06/2026 06:25</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
-  </si>
-[...70 lines deleted...]
-    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc6fcb8cd2d2552d14430bf6464f7b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca32b47fbc81f06fb5b84c9bc1f4b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5082caf99d94c7593b6fd98d1e189a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce52becaa60b8ad8fa6beb9e4b62be.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f999712dcb7eb6b1ce697580c0d5d24.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39fc4ae047e61777e24330bffae5ce.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47657efe99d612455d3a062fa4abb2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162879e81dc6fe470f3447d2e930f3c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c33a4a966377e866e075fb7c8bb86.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33cd164d18dc2c169cf4739f9254e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9d44559bb65992ebce5d470ed867.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5b14fbc54e5cf1e17feb456e8bd3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4dfe18375e8b6d04b7dd16c8ed433.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bb90a92a319ff393fa66ed6e0cce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5504424064570818718eda9c3624b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876c00b44379fcd2950b926591c7347.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7245e6f48686797a07d2bde7730b0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050184b35c1226d0f369e9010c16ae.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0336175f99f43ea40c4b40363ff879.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144c76b2eea6678055cb77cc72c67e8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36ebb83180abb09768c968f0ad125.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be448584705ce1bc2f25b3d95e860d5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a50ad31212712f8b7a0f6a049d5e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c5f6b1ac71f37b7879a1b9364a72.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4c8677be46c00f8477ba6440c3bd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0f5146797dc0e9be06a383b65b25.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584f4f05e96f5d9947f49453c4e8cf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfa243cd4a55c7cfe48fd62479345.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ccbb06f53b9302860d9cd0ae84479.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62fa5f9a96c906b3558ce3198a6f60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2de423f3549b52a8133d06b88cd5c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb88d8299a8812ca5806dc4661f8dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd4ba3f6c651dc4278e7cbc9d34f4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b6c4849a336fde80f81dab7cd4f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d255b0978ba67bac30adeb3a2c79296.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de8687c7e6b494820fa13efc73cb3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c99ea6ea4d4f29559b318c0ddb69.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a253f8285b3843d39627c957376d453.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b6ed138f2e7597d14bf10753eb10.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834614812329daa4491ff7261ee39f2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145336</v>
+        <v>145893</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>340.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145329</v>
+        <v>145855</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>305.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145312</v>
+        <v>145572</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>275.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145251</v>
+        <v>145541</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3" t="s">
-        <v>14</v>
+      <c r="F5" s="3">
+        <v>205.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145152</v>
+        <v>145534</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>219.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145046</v>
+        <v>145510</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>580.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145039</v>
+        <v>145503</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>580.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145008</v>
+        <v>145473</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>560.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144995</v>
+        <v>145442</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144933</v>
+        <v>145435</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>460.0</v>
+        <v>377.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144919</v>
+        <v>145428</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>399.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144896</v>
+        <v>145411</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>345.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144872</v>
+        <v>145404</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>345.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144865</v>
+        <v>145398</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>387.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144858</v>
+        <v>145381</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>269.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144827</v>
+        <v>145374</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>460.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144711</v>
+        <v>145367</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>790.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144674</v>
+        <v>145350</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>660.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144667</v>
+        <v>145343</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>570.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144643</v>
+        <v>145336</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>620.0</v>
+        <v>340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>