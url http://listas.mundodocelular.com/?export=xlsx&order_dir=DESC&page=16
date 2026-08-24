--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -34,120 +34,120 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 06:25</t>
-[...2 lines deleted...]
-    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
+    <t>Lista gerada no: 24/08/2026 06:48</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...59 lines deleted...]
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB  DESERT  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f36ebb83180abb09768c968f0ad125.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be448584705ce1bc2f25b3d95e860d5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9a50ad31212712f8b7a0f6a049d5e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c5f6b1ac71f37b7879a1b9364a72.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a4c8677be46c00f8477ba6440c3bd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b0f5146797dc0e9be06a383b65b25.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9584f4f05e96f5d9947f49453c4e8cf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebfa243cd4a55c7cfe48fd62479345.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ccbb06f53b9302860d9cd0ae84479.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62fa5f9a96c906b3558ce3198a6f60.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2de423f3549b52a8133d06b88cd5c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb88d8299a8812ca5806dc4661f8dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd4ba3f6c651dc4278e7cbc9d34f4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b6c4849a336fde80f81dab7cd4f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d255b0978ba67bac30adeb3a2c79296.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456de8687c7e6b494820fa13efc73cb3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8c99ea6ea4d4f29559b318c0ddb69.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a253f8285b3843d39627c957376d453.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b6ed138f2e7597d14bf10753eb10.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834614812329daa4491ff7261ee39f2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc89228f0cef537cb7bec402f429e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d48664281883ab200fc1e3cbf6e3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314079e5e6798da67a77eaa59b11fd5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607a76d58161b48de3ae475d4138db1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1009c525772eb5e7e510bee05cd3931.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827602a89bedf31f64c6ffc109f8432.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086bd2b3ea4a72271206adc400575a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fefef340aa169dd7c9698261af4599.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca6ee8753c643374ae7244b09a8082.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb815917cb3b04267c8d115626d513.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb674e0e68000fb4d758a1e202c8b9e4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c832051ba50a51be77da0951224cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94b17632afda06f0fcb1269ebb0c37.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512584c028a21c5231484a0f6d6a7b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f821252be5a4bf15e421c2bb0041fe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7faaa33cd9f02933c2aea04f48532c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a34debd52cddd92ba9f3bc9818b51c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60bd2a3ff928f959ef8ebaae279325.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e95527001580c63cd22d26df07c45f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fc252b2a59a6e995eaa3bba0c41b1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145893</v>
+        <v>150989</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>585.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145855</v>
+        <v>150972</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>530.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145572</v>
+        <v>150941</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>188.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145541</v>
+        <v>150934</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>205.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145534</v>
+        <v>150927</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>188.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145510</v>
+        <v>150910</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>399.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145503</v>
+        <v>150903</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>378.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145473</v>
+        <v>150880</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>385.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145442</v>
+        <v>150866</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>375.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145435</v>
+        <v>150859</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>377.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145428</v>
+        <v>150835</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>359.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145411</v>
+        <v>150811</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>359.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145404</v>
+        <v>150798</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>355.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145398</v>
+        <v>150781</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145381</v>
+        <v>150774</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>295.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145374</v>
+        <v>150750</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145367</v>
+        <v>150743</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>305.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145350</v>
+        <v>150736</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>275.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145343</v>
+        <v>150729</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>332.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145336</v>
+        <v>150712</v>
       </c>
       <c r="C21" t="s">
         <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>340.0</v>
+        <v>560.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>