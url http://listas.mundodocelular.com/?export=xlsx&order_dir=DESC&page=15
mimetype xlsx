--- v2 (2026-08-24)
+++ v3 (2026-10-23)
@@ -14,152 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 08:47</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+    <t>Lista gerada no: 22/10/2026 22:47</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE 3 40MM MEH94LW/A MIDNIGHT S/M GPS</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP BRANCO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB ROSA  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...71 lines deleted...]
-    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4c4a7d8bae4ed6ea9e83c3616d623.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804386707a286ed120cb32fadeedee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac059134c6b20ab2f83d534290121.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5abb940d501100c2b49c4eb12c4b18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072eb225ae8b1a95dd3f90ec08e6a28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c55f681866463adb8b1027680bccd8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397e892ce39d86d6e45809a162ce551.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379c396e33213b62da68bee9905f32a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5875290143ce79f06e294c2ad81310.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a6123d5eda48274544daeb51e9ae8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f50a23f8c9933c1dad30d30049007a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f7b939342b2359643da82e183b3b7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4251bbf7b2ecc58807dd26782582c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f768e791509fd35283af4a3e067b232.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dead10897b4b1fc42d9522dd9c0296d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3629be5f598a51de4d6bb2b17c4f5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65131fbe4d772de110750fd444f5d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaac51c4d3e8697a7df18fb8f379c9f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eeb2b87ada5284f10cc45959b4f7b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ee37a8222ae20c67b2da98649967.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441080f3ed32dcd4f9111e0916c2fad2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9e98fb7d053f974fc2c766348455a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc5278443f48015c060e65614d1f4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323093eb1556dbb10ae640f6aab72a44.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2bb75bc14cd409a91b0821bebb65e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798c88b5863343935e0a25ae5e1fea4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe9e68de6783a2ba62d924c7a7c1f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5fabc79fef3c96fcce245984f50c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920eada2adebd7810cebeabfabda7ff8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca3c28a39c8dc6a31bd1bc2fea8b6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a7e5f6bb19089c378bc6886cce727.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43345ee726f7a3ef1c254f240a0b8a29.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb818d4b696b7ebd77440c6d2559d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470dfbc162ffc7c790771d82b16da1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d848e7c24ac4d5a467c77fa8ffb1d48.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f1003596c38a7e41a6ea4c99a951b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f082c2d13a04fa007363ce91468bd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51250252cea8c23ee314cbf78fe0c2e7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d544ee206aea3a474d476b7f6ea7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d2c62a14e17b9deff0b1b60c109f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151764</v>
+        <v>152679</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>115.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151757</v>
+        <v>152648</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>115.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151740</v>
+        <v>152631</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>115.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151573</v>
+        <v>152624</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="3" t="s">
-        <v>15</v>
+      <c r="F5" s="3">
+        <v>21.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151535</v>
+        <v>152525</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>129.0</v>
+        <v>247.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151474</v>
+        <v>152501</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>73.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151252</v>
+        <v>152495</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>460.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151245</v>
+        <v>152488</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>460.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151238</v>
+        <v>152426</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>460.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151207</v>
+        <v>152358</v>
       </c>
       <c r="C11" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
         <v>23</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>505.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151191</v>
+        <v>152303</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>495.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151153</v>
+        <v>152297</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>375.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151139</v>
+        <v>152280</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>370.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151122</v>
+        <v>152174</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F15" s="3">
-        <v>350.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151108</v>
+        <v>152143</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F16" s="3">
-        <v>355.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151092</v>
+        <v>152129</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F17" s="3">
-        <v>350.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151054</v>
+        <v>152112</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>340.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151030</v>
+        <v>152105</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>330.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151023</v>
+        <v>152099</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F20" s="3">
-        <v>330.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150989</v>
+        <v>152075</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F21" s="3">
-        <v>385.0</v>
+        <v>605.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>