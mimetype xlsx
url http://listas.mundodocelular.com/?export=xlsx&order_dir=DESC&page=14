--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,137 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 18:01</t>
-[...2 lines deleted...]
-    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+    <t>Lista gerada no: 30/04/2026 12:54</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB DEEP  BLUE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2021/ M1 PRO A2442 14”/ 3.2 512GB/ SWAP US 8C</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...56 lines deleted...]
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+    <t>MACBOOK PRO 2021 M1 PRO A2442 14 3.2 512GB SWAP 14G</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,600.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,465.00</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I9 A2141 16”/2.3 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I9 A1990 15”/ 2.3 /512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I9/ A1990 15/ 2.3 1TB SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2018 I7 A1990 15” 2.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/ A1708 13” / 2.3 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD US SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2022 M2 A2686 13” 3.49 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -167,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c225db2fa53c97bde62f7c1c49be76.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b2ccadff0527e938d34e7cf824580.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01355ae20b881704abbc1579f129080d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3a02eee60be857c3f13f54b01a9da.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f46c6c4be44451ab45c70e5fa453.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef8db73bc070650dbe134718f66115.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d191fd89ae39974a46b736013072.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200770a8edf918ec0cecbce419e8f8c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd05add1ccabfcf8f577bdf5ec562.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cf3c868d646a97e1f3a964e3dbcf8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48158a2be2bdf38b7860f54af668d9e2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839de7e64cea0c29c1843c0c8b79b7d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85938c9734b27abe3de3ff96e35caceb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc0e35657a0f7605608699a3a2582b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78c455980ec85a58fb0a734bac4317.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5b61d55e7439c8023d35ef70be71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f27f936c166d570907f5673b95f023.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804479f4d38168bdde3faa6036fb58bf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec3cbe53cce032f08397695dccf303.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407d243a968673fff8bb89a05d9090.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee668df5ad11457c0b8ddb4e7b8a00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e416a0c3a0e4e77d9abf1325c736.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a42d57aa2243a3c6f462ddd04ac1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec32b3cfea095665efbf9379114906.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8b47a04a17c8f91d91addfb9cd51.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad36950430f6b9ab5a4883d2f67dd4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fbd83affe467997cef527eac60f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b622f4acaea95cd30e82aef899cf8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f6561132230fcf6841bd34a6fcdad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77172f820a6b19f7c85ecb7065f142.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2d7dcffdd11b82068cb7cd4699c2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139316b8edc0358c698bf972dcc389.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70c34c749bf837fe3d79107d30e53.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ede64821f9c2ee4803dae47e395f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c51a8b41b0e782721b2ba9e4020f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5fb237ab5c83ec9dc9ba135e50ea6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64fa461300e760c03c51e2fbb15d1a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3a659b03d7ed3ce68afbbd044c12.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd51d02b1c1dd34de0b5e1faba2b21.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c3d57d2f0be8acbf42df5640a5d07.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1078,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145541</v>
+        <v>146319</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>215.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145534</v>
+        <v>146302</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>195.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145510</v>
+        <v>146296</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3">
-        <v>420.0</v>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145503</v>
+        <v>146272</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>399.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145480</v>
+        <v>146258</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>390.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145473</v>
+        <v>146234</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>399.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145459</v>
+        <v>146210</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>380.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145442</v>
+        <v>146203</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>375.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145435</v>
+        <v>146197</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3">
-        <v>395.0</v>
+      <c r="F10" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145428</v>
+        <v>146180</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="3">
-        <v>370.0</v>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145411</v>
+        <v>146159</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>375.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145404</v>
+        <v>146142</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>360.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145398</v>
+        <v>146081</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>345.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145381</v>
+        <v>146074</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>329.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145374</v>
+        <v>146067</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>360.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145367</v>
+        <v>145985</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145350</v>
+        <v>145916</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>305.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145343</v>
+        <v>145909</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>352.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145336</v>
+        <v>145879</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>360.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145329</v>
+        <v>145855</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>340.0</v>
+        <v>540.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>