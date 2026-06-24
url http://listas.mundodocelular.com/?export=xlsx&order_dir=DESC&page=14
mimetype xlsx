--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,155 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 12:54</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+    <t>Lista gerada no: 24/06/2026 07:56</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X7 PRO 5G 8/256GB VERDE</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>1,735.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER</t>
+  </si>
+  <si>
+    <t>1,530.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,110.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEQT4 JET BLACK S/M</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
   </si>
   <si>
     <t>COMPUTADOR</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...74 lines deleted...]
-    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee668df5ad11457c0b8ddb4e7b8a00.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e416a0c3a0e4e77d9abf1325c736.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381a42d57aa2243a3c6f462ddd04ac1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec32b3cfea095665efbf9379114906.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c8b47a04a17c8f91d91addfb9cd51.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad36950430f6b9ab5a4883d2f67dd4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fbd83affe467997cef527eac60f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b622f4acaea95cd30e82aef899cf8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f6561132230fcf6841bd34a6fcdad.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77172f820a6b19f7c85ecb7065f142.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f2d7dcffdd11b82068cb7cd4699c2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e139316b8edc0358c698bf972dcc389.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70c34c749bf837fe3d79107d30e53.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708ede64821f9c2ee4803dae47e395f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62c51a8b41b0e782721b2ba9e4020f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5fb237ab5c83ec9dc9ba135e50ea6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64fa461300e760c03c51e2fbb15d1a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd3a659b03d7ed3ce68afbbd044c12.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd51d02b1c1dd34de0b5e1faba2b21.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c3d57d2f0be8acbf42df5640a5d07.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad5c29aa1c9aa5fc397b92514e4730.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19afbf70783127c40c642b4fce717.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5fff610bb957dcf1f1e5054f23b7b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7555dc727fabc04e858c37cde2e7e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930177673008a151a59590ab070277.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdb98233118adb6a946d8950c2b16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7158bca152adf40542530975f4818.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd84bd672522cbdaaf9313a857b248.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeefc2008c3452801af805ba8db58f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176f304ecd841d150b2e609789cae8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4020458de62e041ff16d39c51e8bbea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75273a5bf11a38ab2c573aac4911d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fcfd679a30b6cb4e8c19609009b36.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353f8ccb9b952d688ba288e8a31b3a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff849e2d5eb61d7b94fcb19a69f80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ebf89a84a78621b0da51c3f32fd23.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0283cfcc2d7e5839ed47f0fe1a463.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b3005d30f5802747c7611e80dd274.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d331374691d9d34dcb642532e1f6de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c2f93f1226219a2ded3b83b6f139.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146319</v>
+        <v>148252</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>590.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146302</v>
+        <v>148092</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>570.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146296</v>
+        <v>148085</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...6 lines deleted...]
-        <v>13</v>
+      <c r="F4" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146272</v>
+        <v>147903</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="3" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>780.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146258</v>
+        <v>147859</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>790.0</v>
+        <v>11</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146234</v>
+        <v>147842</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>37.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146210</v>
+        <v>147729</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>805.0</v>
+        <v>11</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146203</v>
+        <v>147668</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>810.0</v>
+        <v>11</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146197</v>
+        <v>147606</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>25</v>
+      </c>
+      <c r="F10" s="3">
+        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146180</v>
+        <v>147590</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="F11" s="3">
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146159</v>
+        <v>147545</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
         <v>25</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>460.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146142</v>
+        <v>147422</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>580.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146081</v>
+        <v>147286</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>375.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146074</v>
+        <v>146944</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>360.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146067</v>
+        <v>146937</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145985</v>
+        <v>146920</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>370.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145916</v>
+        <v>146869</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F18" s="3">
-        <v>249.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145909</v>
+        <v>146593</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F19" s="3">
-        <v>219.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145879</v>
+        <v>146555</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>620.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145855</v>
+        <v>146524</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>540.0</v>
+        <v>655.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>