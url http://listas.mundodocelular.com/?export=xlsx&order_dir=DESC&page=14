--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,68 +34,71 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:56</t>
+    <t>Lista gerada no: 24/06/2026 09:23</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
   </si>
   <si>
     <t>XIAOMI POCO X7 PRO 5G 8/256GB VERDE</t>
   </si>
   <si>
-    <t>Produtos</t>
-[...1 lines deleted...]
-  <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>1,735.00</t>
   </si>
   <si>
     <t>IPHONE 17 PRO MAX 512GB SILVER</t>
   </si>
   <si>
     <t>1,530.00</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
   </si>
   <si>
     <t>IPHONE 17 PRO 256GB BRANCO</t>
   </si>
   <si>
     <t>1,110.00</t>
@@ -131,53 +134,50 @@
     <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
   </si>
   <si>
     <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
   </si>
   <si>
     <t>APPLE WATCH SERIES 11 42MM MEQT4 JET BLACK S/M</t>
   </si>
   <si>
     <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
   </si>
   <si>
     <t>COMPUTADOR</t>
   </si>
   <si>
     <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
-  </si>
-[...1 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad5c29aa1c9aa5fc397b92514e4730.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19afbf70783127c40c642b4fce717.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5fff610bb957dcf1f1e5054f23b7b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7555dc727fabc04e858c37cde2e7e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930177673008a151a59590ab070277.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdb98233118adb6a946d8950c2b16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7158bca152adf40542530975f4818.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd84bd672522cbdaaf9313a857b248.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeefc2008c3452801af805ba8db58f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf176f304ecd841d150b2e609789cae8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4020458de62e041ff16d39c51e8bbea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75273a5bf11a38ab2c573aac4911d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fcfd679a30b6cb4e8c19609009b36.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66353f8ccb9b952d688ba288e8a31b3a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff849e2d5eb61d7b94fcb19a69f80.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ebf89a84a78621b0da51c3f32fd23.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0283cfcc2d7e5839ed47f0fe1a463.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b3005d30f5802747c7611e80dd274.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d331374691d9d34dcb642532e1f6de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230c2f93f1226219a2ded3b83b6f139.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4423cea99a30f742a3e8fc25588c4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d635698f6bface35e8cd801d27f2f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c2483767789c37656c1ae237f0945.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c331b89fd8c79b723e1365b65f3a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c16795a8cf02c3b112f170a53aca2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea0f30b69e4e72adb1c537217f96e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4b61a1c2a412a9003b7c45bde0c9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d80c348352f322d66831c5159c51e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b61fdf23d716874990557642c9f25.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc5efa2ad5917a4709698d940c2d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a1cf20e01cc8f0af10c311e16836.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5a561174488c15accb8c2ae8a28a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a2f365d1a9aa16aa4b92e4fd49084.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f17af01a842da4706c41f50665435.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2a3e3926611ebda172af33b8ef52.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a8cde773b8f3a5d82a5276849590.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f9c111d7a151c59e4467408965a5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edc15294d6932842de28c155af8f0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e1e04244e4a15750b5fc00c2ea8a1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04290fdf09ac48d54666229b0164f726.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1142,386 +1142,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>148252</v>
+        <v>148306</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>318.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148092</v>
+        <v>148252</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>670.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148085</v>
+        <v>148092</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
         <v>670.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147903</v>
+        <v>148085</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147859</v>
+        <v>147903</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147842</v>
+        <v>147859</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>690.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147729</v>
+        <v>147842</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>9</v>
+      </c>
+      <c r="F8" s="3">
+        <v>690.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147668</v>
+        <v>147729</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147606</v>
+        <v>147668</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>16.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147590</v>
+        <v>147606</v>
       </c>
       <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147545</v>
+        <v>147590</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147422</v>
+        <v>147545</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>28.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147286</v>
+        <v>147422</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>22.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146944</v>
+        <v>147286</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>42.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146937</v>
+        <v>146944</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146920</v>
+        <v>146937</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
         <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146869</v>
+        <v>146920</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F18" s="3">
-        <v>345.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146593</v>
+        <v>146869</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>380.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146555</v>
+        <v>146593</v>
       </c>
       <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
         <v>38</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>680.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146524</v>
+        <v>146555</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>655.0</v>
+        <v>680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>