--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,170 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 09:23</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
+    <t>Lista gerada no: 24/08/2026 07:41</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB NATURAL  GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>XIAOMI POCO X7 PRO 5G 8/256GB VERDE</t>
-[...11 lines deleted...]
-    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
+    <t>IPHONE 15 PRO MAX 1TBGB AZUL GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>1,735.00</t>
-[...68 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+    <t>IPHONE 15 PRO MAX 1TBGB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A PINK  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A PRETO SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4423cea99a30f742a3e8fc25588c4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d635698f6bface35e8cd801d27f2f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c2483767789c37656c1ae237f0945.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c331b89fd8c79b723e1365b65f3a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c16795a8cf02c3b112f170a53aca2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea0f30b69e4e72adb1c537217f96e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4b61a1c2a412a9003b7c45bde0c9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d80c348352f322d66831c5159c51e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b61fdf23d716874990557642c9f25.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc5efa2ad5917a4709698d940c2d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a1cf20e01cc8f0af10c311e16836.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5a561174488c15accb8c2ae8a28a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a2f365d1a9aa16aa4b92e4fd49084.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f17af01a842da4706c41f50665435.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2a3e3926611ebda172af33b8ef52.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147a8cde773b8f3a5d82a5276849590.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f9c111d7a151c59e4467408965a5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73edc15294d6932842de28c155af8f0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e1e04244e4a15750b5fc00c2ea8a1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04290fdf09ac48d54666229b0164f726.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f640b006bc2e8944835ed4e9a4e04ce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323b2d419b7e80dd557dd3a6ff100a5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5cffd321ca2e69dbb9d877c521aa1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a57299fe0ab553188aa17194f123.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c719c9d24d36aac7af1c085d40c9e32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f45b08bb9441aa9f33865c865e8b2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5001a81faa14e57c77bb6f7bf07eff7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b17b6c2d10a402703806465ab23a7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d2c1d22bfdce342446fd4d98722a6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a15b82f4ed5953fee1344a4f4b833.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48008d7f0b8acb0652fa0df0c7b07d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dbf1276d82d2fe746e2defacac6a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198ad122b49b32b085cd24808c2021d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508879fadbba3ccab60f94c17269a396.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150c052d11baf216ea88c4c9483abc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59582965f5315f8bbb4a55d1fc2e45a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28643422d21a32fb13bd5681b7ced8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c76209ea0d6904ac40a2f1fbfa7bab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b514978fbe2a86138573ad1d95a0c6e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9624e9b7fa7043dafafecbe83b73.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>148306</v>
+        <v>152129</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>290.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148252</v>
+        <v>152112</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>318.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148092</v>
+        <v>152105</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>670.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148085</v>
+        <v>152099</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>670.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147903</v>
+        <v>152075</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="3" t="s">
-        <v>16</v>
+      <c r="F6" s="3">
+        <v>605.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147859</v>
+        <v>152068</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3" t="s">
-        <v>18</v>
+      <c r="F7" s="3">
+        <v>605.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147842</v>
+        <v>152044</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>690.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147729</v>
+        <v>152013</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>21</v>
+      <c r="F9" s="3">
+        <v>720.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147668</v>
+        <v>151993</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3" t="s">
-        <v>23</v>
+      <c r="F10" s="3">
+        <v>730.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147606</v>
+        <v>151986</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>16.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147590</v>
+        <v>151979</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>15.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147545</v>
+        <v>151962</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>9.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147422</v>
+        <v>151955</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>28.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147286</v>
+        <v>151948</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>22.0</v>
+        <v>458.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146944</v>
+        <v>151931</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>42.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146937</v>
+        <v>151924</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146920</v>
+        <v>151917</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>45.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146869</v>
+        <v>151832</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>345.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146593</v>
+        <v>151818</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>380.0</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146555</v>
+        <v>151801</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>680.0</v>
+        <v>149.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>