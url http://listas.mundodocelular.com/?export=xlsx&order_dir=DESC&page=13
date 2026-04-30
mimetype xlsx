--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,146 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 18:08</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 256 PRETO</t>
+    <t>Lista gerada no: 30/04/2026 11:33</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM8800  8 RAM /1TB 5G PLUS   5G 10" PULGADAS  C/CHIP PRETO</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR LIGHT GOLD 256GB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
-[...62 lines deleted...]
-    <t>MACBOOK AIR 2017 / I7 A1466 13”/2.2 /128GB SWAP US</t>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2011/21.5” /15 2.5 / 500GB HDD SIL US</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787357750ce48cb001c50ab703c9ec8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686009374d50c167016c75929991b79d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b54e4b286cfe20a297f0484f84fc4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc788be848352defef7facb6d62a913.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1b71efe1ae789984678d09d87eb0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b2aebaf3a5ca0df6009788367924d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec4eb4d7bd1ca83dc59b856c9d0ebd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311e9fa19bd1c35d9f63c4563c2c012.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0062db14b3fd3604607aab13a7752d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e34325be7205569e5edffd60078d42.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4f96bd79b41e96f9e88f45b256a61.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f591ac8093520ed661c9cd82217b774.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267a875384218267e5a2214ac9fde7e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e9410f9f8fb31a667e71f6aa32436.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4704a500413109a9090eab2fdc8b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f269630d7a80a12156f3b96668c5d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43289b4e2cafea0f96738ca70b6d59de.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e78edb6ab28e59beefea867f332b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cd55f5a6ef9abcfe5d6c90cac3bba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a712b7208abd8a839e20b424f2f36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389b16f8348326d4c1d3de67d23d34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01cb2e1be76733b2f11efa551764ac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3bfe701bbdce102c51cdcaebf3ea0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909907b591d534a7e92a23fa1e88dc82.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e960de7c3340b3589f90f0082aaee3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2fddafa603a080fedac6957faa42.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b62968c67053a4bc6d839b573f2c2d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040cc7eaaded44b8ff776a30ac989e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fb3dfac8846a68d516bb88fc2b1f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7455bc623d6796fd3df3e7d73db51a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821d14e017299cfa7fdb6aa9f8de45.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3253c44aefb0ea780529bc44e04e0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f22d9cdb3f562ff26c9f0f66a07e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98becd7acdb99563539d4ef0ce22f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cebf0396811e63ff189a79d98a3c9e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f940fba5ad09b4f161b5c56243364.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d2d175023854f66919616ae1314e2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389333755737fd91f911cadad95574.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf32b4279db53072b2d9513594f83f0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef65d5eeab47a9b136bc40e74e7d9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146203</v>
+        <v>147422</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>875.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146180</v>
+        <v>147002</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
+      </c>
+      <c r="F3" s="3">
+        <v>93.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146166</v>
+        <v>146951</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>605.0</v>
+        <v>899.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146159</v>
+        <v>146944</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>460.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146142</v>
+        <v>146937</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>580.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146081</v>
+        <v>146920</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>375.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146074</v>
+        <v>146616</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>360.0</v>
+        <v>224.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146067</v>
+        <v>146593</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>410.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146050</v>
+        <v>146562</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>370.0</v>
+        <v>344.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145985</v>
+        <v>146555</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>370.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145947</v>
+        <v>146524</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>785.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145930</v>
+        <v>146517</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>757.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145916</v>
+        <v>146500</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>249.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145909</v>
+        <v>146494</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>219.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145855</v>
+        <v>146470</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>540.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145695</v>
+        <v>146463</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>625.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145664</v>
+        <v>146456</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>199.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145589</v>
+        <v>146401</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>440.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145572</v>
+        <v>146357</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>199.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145558</v>
+        <v>146326</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>199.0</v>
+        <v>550.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>