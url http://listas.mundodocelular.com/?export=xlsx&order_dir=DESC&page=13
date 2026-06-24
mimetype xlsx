--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,149 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:33</t>
-[...2 lines deleted...]
-    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+    <t>Lista gerada no: 24/06/2026 07:48</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEUO4 ROSE GOLD S/M</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 16 A3287 128 GB MYAP3LL/A - BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X7 PRO 5G 8/256GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,070.00</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>DEPILADOR  ELELETRICO VGR V-733 6 EM 1 LADY CARE RECARREGAVEL USB ROSE</t>
+  </si>
+  <si>
     <t>VGR</t>
   </si>
   <si>
-    <t>TABLET CIDEA CM8800  8 RAM /1TB 5G PLUS   5G 10" PULGADAS  C/CHIP PRETO</t>
-[...65 lines deleted...]
-    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+    <t>IPHONE 15 PRO MAX 512GB SWAP GRADO A NATURAL C/CHIP</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A07 A075F 4/128GB  DUAL CHIP 4G VERDE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82389b16f8348326d4c1d3de67d23d34.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01cb2e1be76733b2f11efa551764ac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3bfe701bbdce102c51cdcaebf3ea0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909907b591d534a7e92a23fa1e88dc82.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e960de7c3340b3589f90f0082aaee3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b2fddafa603a080fedac6957faa42.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b62968c67053a4bc6d839b573f2c2d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040cc7eaaded44b8ff776a30ac989e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27fb3dfac8846a68d516bb88fc2b1f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7455bc623d6796fd3df3e7d73db51a0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821d14e017299cfa7fdb6aa9f8de45.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3253c44aefb0ea780529bc44e04e0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f22d9cdb3f562ff26c9f0f66a07e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98becd7acdb99563539d4ef0ce22f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cebf0396811e63ff189a79d98a3c9e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f940fba5ad09b4f161b5c56243364.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d2d175023854f66919616ae1314e2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73389333755737fd91f911cadad95574.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf32b4279db53072b2d9513594f83f0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ef65d5eeab47a9b136bc40e74e7d9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb52c4aa090bea81c57236bc1b33c7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822398690338aad8c9dfe33e0547ac1c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418db706d80f54846362319001f48a8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5512a6c748ba856b923a0826abfe9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411dc2ab41abf5c43a98148512912ae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ed9b330f38133e28a9e5ee284edb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefcf4e6438a44e63e17c29a302b20c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa472c1064291636985b4ce3d30be.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51f239ff7843da5033fc65d73058a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d8355c9412d79e71b41b5ab3b8d05.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee8c0dfedfb2f31fc492ce6e8e10b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce162e59cd9a4ffeaad197fce51466.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e967cbeff2c423f4b675fd8286811.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416788ffdc357d8af97023ab84f53c12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b0dabd3f534c9a60423759527e74.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341f0cf080b9e8103521e4f43936a2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ea98f30f96e87fba7447354ed494.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5532f185a2aac88069f37ffe4753c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311ab6e7ea40c3a6b48972668a3c360.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec9725086e1d278fabc2d9ea27415c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147422</v>
+        <v>150422</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>28.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147002</v>
+        <v>150293</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>93.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146951</v>
+        <v>150279</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>899.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146944</v>
+        <v>150262</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>42.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146937</v>
+        <v>150125</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>43.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146920</v>
+        <v>149914</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>43.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146616</v>
+        <v>149761</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>224.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146593</v>
+        <v>149488</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>420.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146562</v>
+        <v>149358</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>344.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146555</v>
+        <v>149143</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>680.0</v>
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146524</v>
+        <v>148979</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>655.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146517</v>
+        <v>148924</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>655.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146500</v>
+        <v>148863</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>680.0</v>
+        <v>9</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146494</v>
+        <v>148856</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>680.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146470</v>
+        <v>148788</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>640.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146463</v>
+        <v>148771</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>620.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146456</v>
+        <v>148481</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>660.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146401</v>
+        <v>148368</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>240.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146357</v>
+        <v>148313</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>665.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146326</v>
+        <v>148306</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>550.0</v>
+        <v>290.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>