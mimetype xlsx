--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -34,159 +34,159 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:48</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
+    <t>Lista gerada no: 24/08/2026 07:42</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  VERDE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>RELOJ SMARTWATCH ABC A3090 HW X MINI BT CALL 7 IN 1</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP BRANCO</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,080.00</t>
-[...2 lines deleted...]
-    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+    <t>IPHONE 13 256GB ROSA  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
-  </si>
-[...88 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb52c4aa090bea81c57236bc1b33c7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822398690338aad8c9dfe33e0547ac1c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418db706d80f54846362319001f48a8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5512a6c748ba856b923a0826abfe9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411dc2ab41abf5c43a98148512912ae.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ed9b330f38133e28a9e5ee284edb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefcf4e6438a44e63e17c29a302b20c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa472c1064291636985b4ce3d30be.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa51f239ff7843da5033fc65d73058a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d8355c9412d79e71b41b5ab3b8d05.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee8c0dfedfb2f31fc492ce6e8e10b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce162e59cd9a4ffeaad197fce51466.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e967cbeff2c423f4b675fd8286811.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416788ffdc357d8af97023ab84f53c12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b0dabd3f534c9a60423759527e74.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341f0cf080b9e8103521e4f43936a2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3ea98f30f96e87fba7447354ed494.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5532f185a2aac88069f37ffe4753c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311ab6e7ea40c3a6b48972668a3c360.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec9725086e1d278fabc2d9ea27415c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035439504cfa5440e9821e3f8f5bdbc8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10652e170ef8ce9ee811cd7fd550b9c3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008c2ef3187bb248b8ca189c4b94181.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e53a630f60d28f1ccb6eaf3f8a362.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1e73c708f0661c43624f2f42c997.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b172dee0a3200203e9ab17689122.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9b5e7c52c9f7aa20652848368010.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e123c40a25259667a22aa06502237.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1868f07fd05c2e4643c711fcf13f04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098e8282bdb6e2a41aa0e0fd5d24e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035c5c947dc14763f8a25b8fa852f2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57ca72349a6b9cb4350de2650ae353.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8536398e263902389325c463c8e70ef.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042efd2e85c93b29a6ab02375d559b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2117229156a3b9101fcfd143c8202d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9becea71f94f4bd258c5c730e73a9f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f9faf092baf84041a69629e5fb8d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ade1c99c4e42487fb0c032b7c6b8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eb9aa75cb24bde0c05ddc950909f9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500e55f39fe75812ea87bb85f9045b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150422</v>
+        <v>152945</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>31.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150293</v>
+        <v>152914</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>179.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150279</v>
+        <v>152891</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>355.0</v>
+        <v>256.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150262</v>
+        <v>152839</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>355.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150125</v>
+        <v>152808</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>348.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>149914</v>
+        <v>152785</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>25.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>149761</v>
+        <v>152761</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>56.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>149488</v>
+        <v>152723</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>685.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>149358</v>
+        <v>152679</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>318.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>149143</v>
+        <v>152655</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="D11" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="F11" s="3">
+        <v>42.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148979</v>
+        <v>152648</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>30.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148924</v>
+        <v>152631</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>945.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148863</v>
+        <v>152624</v>
       </c>
       <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" t="s">
         <v>30</v>
       </c>
-      <c r="D14" t="s">
-[...6 lines deleted...]
-        <v>31</v>
+      <c r="F14" s="3">
+        <v>21.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148856</v>
+        <v>152426</v>
       </c>
       <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" t="s">
         <v>32</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>170.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>148788</v>
+        <v>152402</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>32.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>148771</v>
+        <v>152358</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>820.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>148481</v>
+        <v>152303</v>
       </c>
       <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" t="s">
         <v>38</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>105.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>148368</v>
+        <v>152297</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>510.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>148313</v>
+        <v>152280</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F20" s="3">
-        <v>290.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>148306</v>
+        <v>152174</v>
       </c>
       <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" t="s">
         <v>42</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>290.0</v>
+        <v>920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>