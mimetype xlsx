--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -14,179 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 07:42</t>
-[...20 lines deleted...]
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  VERDE</t>
+    <t>Lista gerada no: 22/10/2026 21:55</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO  HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...47 lines deleted...]
-    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP BRANCO</t>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,420.00</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" POLGADAS BRANCO</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
-[...26 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 VERDE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR MDHA4LL/A 13.6" CHIP M5 16RAM /512G SSD SKY AZUL</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR MDHA4LL/A 13.6" CHIP M5 16RAM /512G SSD BRANCO</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Preto</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035439504cfa5440e9821e3f8f5bdbc8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10652e170ef8ce9ee811cd7fd550b9c3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008c2ef3187bb248b8ca189c4b94181.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e53a630f60d28f1ccb6eaf3f8a362.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1e73c708f0661c43624f2f42c997.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358b172dee0a3200203e9ab17689122.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9b5e7c52c9f7aa20652848368010.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e123c40a25259667a22aa06502237.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1868f07fd05c2e4643c711fcf13f04.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098e8282bdb6e2a41aa0e0fd5d24e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10035c5c947dc14763f8a25b8fa852f2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57ca72349a6b9cb4350de2650ae353.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8536398e263902389325c463c8e70ef.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b042efd2e85c93b29a6ab02375d559b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2117229156a3b9101fcfd143c8202d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9becea71f94f4bd258c5c730e73a9f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333f9faf092baf84041a69629e5fb8d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34ade1c99c4e42487fb0c032b7c6b8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eb9aa75cb24bde0c05ddc950909f9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17500e55f39fe75812ea87bb85f9045b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d516d5c8b4fced37f740255f9fa8a54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747617fd0837369ae155edd97783ca4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f61bcc8d34b4c6996c4d2708488d70.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327324b02552c6cfd49a7c2bf2ed6e32.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4b7bc1090c4befa5c6532924e3bc2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f16571e976a9d686f816d11250cd8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357b1fdaa7094160ef903773c666bf.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be7817c81ac44cbd05000a5f9e4236.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e389d7043fbffd60a86669294604c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f169cb19aeae5ec098b4a07a0192e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e18e2107c1e0c4e82893e4f03c55.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f0e34a2580099e37f1dde6004c70.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01d2789d309e2a9a593a155838c6b2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084cdc235f8348316969455aa474f10.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659453c97d9fcd234a13c1ee4f6b008.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d8757c3dd504c46ea0f1e42dd192.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea4022b974b91724e2ec355c29bd36.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fd99d843d4c18db9387205a5200df.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cd3cfd896cb5a1dfc68a7a9edc7f7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8035e7facbdba116a14d0a1ecfd34.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152945</v>
+        <v>154710</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152914</v>
+        <v>154673</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>6.25</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152891</v>
+        <v>154666</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>256.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152839</v>
+        <v>154659</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>48.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152808</v>
+        <v>154451</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>23.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152785</v>
+        <v>154444</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152761</v>
+        <v>154437</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>50.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152723</v>
+        <v>154413</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>48.0</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152679</v>
+        <v>154406</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>81.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152655</v>
+        <v>154352</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>42.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152648</v>
+        <v>154345</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>52.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152631</v>
+        <v>154291</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>42.0</v>
+        <v>925.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152624</v>
+        <v>154284</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>735.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152426</v>
+        <v>154185</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>65.0</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152402</v>
+        <v>154109</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152358</v>
+        <v>154093</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>24.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152303</v>
+        <v>154086</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>320.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152297</v>
+        <v>154055</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>340.0</v>
+        <v>9</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152280</v>
+        <v>154024</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>340.0</v>
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152174</v>
+        <v>153928</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>920.0</v>
+        <v>49.9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>