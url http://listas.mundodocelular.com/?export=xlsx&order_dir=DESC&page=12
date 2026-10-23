--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -14,173 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 07:41</t>
-[...2 lines deleted...]
-    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+    <t>Lista gerada no: 22/10/2026 21:03</t>
+  </si>
+  <si>
+    <t>APPLE PENCIL PRO WHITE MX2D3AM/A</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ACER</t>
-[...23 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP C/GARANTIA APPLE</t>
+  </si>
+  <si>
+    <t>1,145.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
+  </si>
+  <si>
+    <t>1,240.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE MFYAJ/A</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR ABC A3041 - PRETO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...23 lines deleted...]
-    <t>RELOGIO</t>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TB BRANCO  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE SWAP GRADE A 100% USA</t>
+  </si>
+  <si>
+    <t>1,320.00</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE L42 BLT EARPHONE ROXO</t>
-[...2 lines deleted...]
-    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
-[...23 lines deleted...]
-    <t>VGR</t>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB ORANGE</t>
+  </si>
+  <si>
+    <t>1,200.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce354c0020b5c2396600c6702cb2e8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aca1a1b29713f2c34b1f38ae2f461.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045263e123377394c99058ed415463.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c324b7886065b771cf27a3cecb753a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce764f8139b15adad0a288d5efd20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63d881c38c784ac368cffab07c0cf7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef380df32403a93095c88b00bd6602b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4db012b2d2fc3f37c506fc17ab26a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839514dcd11245bc638485c0451aca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d2611dab99108410e5b36e4ea0b1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d26b1aff5e3a373708c04b0876908.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fcde970b1f0b0c6e8a8a066f2084c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00defa0fe2d10771a9dc3d6148f41d8b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0427fed18a35b437d7d8ae127746.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679606131a4d65fdb8d8a3519ca068.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766fa11d6b6afd6d5123f99fdfec8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215135b04e170603b4ce30a1a2124ba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208beb6f4c1fd54e1b8534103a0be790.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3380faa9430a6828f5a0e121e1b1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8716bf2890a4b8fa640b97d7967901.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe0ef942cbad1481aad7c00292755.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274dea25a185dfef13e474c5eac83f8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ac0677a2466318226cafa6c4ea0c2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372100cd9b08515b39d35a698dabc775.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fadeb38ae442ec821552157ee744f4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb8738ae1e4635e465995b5200792a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743a87b76a7c0c3eef863689e9f60e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa17f208ee4ca4951ad2d4161c290b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72d15f3c77b719c79b43de5edf4d1b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee614dfc46ce9c104a8b85a172d882.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea23fb3d02818628be50319a00cb23.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d455df0c3fae195352b6a17c0966a6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170671b4ff6e2ef0d342d5d37b41dea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7539843e559f2d43858283b1abe1d8f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8b042d5d671d400205949028349fe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af360f59afaa4807a7923a657d1ea5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146c97bd5aec9112af316c4f0da4e6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145779d738e5fd00894dccc58e4ce48.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa81b5f2af8e281c402c47c5e3876d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c683de6feecf2612b9f7fe6ed8b88e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154093</v>
+        <v>155151</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154086</v>
+        <v>155120</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153928</v>
+        <v>155106</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="3" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>49.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153898</v>
+        <v>155069</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>9</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153874</v>
+        <v>155045</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>740.0</v>
+        <v>9</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153867</v>
+        <v>155038</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>129.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153850</v>
+        <v>155021</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>107.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153812</v>
+        <v>155014</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153805</v>
+        <v>154963</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153607</v>
+        <v>154956</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>21.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153485</v>
+        <v>154949</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153478</v>
+        <v>154918</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>9</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153454</v>
+        <v>154888</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>510.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153447</v>
+        <v>154871</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>510.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153430</v>
+        <v>154864</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>545.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153416</v>
+        <v>154857</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>485.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153386</v>
+        <v>154840</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153362</v>
+        <v>154819</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>385.0</v>
+        <v>9</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153133</v>
+        <v>154802</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>410.0</v>
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152983</v>
+        <v>154765</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>