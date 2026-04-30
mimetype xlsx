--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,152 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 19:58</t>
-[...5 lines deleted...]
-    <t>COMPUTADOR</t>
+    <t>Lista gerada no: 30/04/2026 11:18</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+    <t>1,265.00</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>DEPILADOR  ELELETRICO VGR V-733 6 EM 1 LADY CARE RECARREGAVEL USB ROSE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
-[...56 lines deleted...]
-    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15 8+256GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,850.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB ORANGE</t>
+  </si>
+  <si>
+    <t>1,800.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
   </si>
   <si>
     <t>CELULARES</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      4+128GB BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  NATURAL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,275.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB JP BRANCO</t>
+  </si>
+  <si>
+    <t>1,650.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>2,200.00</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac21229f3e8e38ba5278bbeddc9181.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad4b8bcc907f7d9c407bee1e5fa6bd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da686cffd0e7aed8e8e5c12cb725a45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eba9a0f3783a7121a47856fe3462f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d319cfd294eb9af27081594d89c190d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f85b126e3ef146281053b26ccd0908.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed9cbeeae6122145944ff4290c392a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c7d69bfd52b2de7d5d02cb45e39e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946e7d40a1f2568c7b760a8bc32138.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b92640660387eac6251d303bc280.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0b616b6fa5d1e1a98e604ba1695e8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfab453a086d27580070842c46de94.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae975081f4ae39f35660bb7c507b5e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb534d1a98d5f33c60819ed902cef6c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a21e25df4cf1154191d1bde991e5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff19f3767bfbce798d737f606f8a7f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf1dd1fbb9f39e6cb59cfe9c6f442.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a42e3af13a9618343dae305cb38b5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e95916cb0bedc1c6471371719201a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebd3e3ebe106b0412ef7b96cd3a478.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9399a8c9adb32a2cb3383a625aa82.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b94f041b7e37f836b46409303737.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12e31ea64261768c2e8a947fe5250.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f5b246e9b186b07b027880844c7c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996661f800d463b41cc700f921ccb78.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd336e82306d275dec878ec219305ae4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24582c2124d191911e6289eb4690f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1243e3c2ebc5621ea3fc136763ce0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c1570511f758e8e5eb38bf1a4da1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3b41a975e12222f1b0ca4964a650.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0a8fd5065bab51664b43b740921c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487db722b002fcc152047323143822.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a4263d09e610d76e7267bd9f6db22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc935c47dc9bf4e9ba13be4fac95e2a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa9e4c211a5c9ae44fac41c9f3d84.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279276fcde14f50a3e9661cfeeffd5d8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae163fb7c881aa127568c0b770eb96.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0c3581c93a14d131cde0dd7a9a62.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19269eea9b3d73e5259ea250dd8ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbafa0b3f6fd2ad9bab7b2a6a927e19.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146586</v>
+        <v>148863</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>235.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146562</v>
+        <v>148856</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>344.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146555</v>
+        <v>148788</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F4" s="3">
-        <v>680.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146524</v>
+        <v>148733</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>655.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146517</v>
+        <v>148368</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>655.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146500</v>
+        <v>148092</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>680.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146494</v>
+        <v>148085</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>680.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146487</v>
+        <v>147910</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3">
-        <v>690.0</v>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146470</v>
+        <v>147897</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3">
-        <v>640.0</v>
+      <c r="F10" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146463</v>
+        <v>147880</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>620.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146456</v>
+        <v>147873</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>660.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146401</v>
+        <v>147842</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>240.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146357</v>
+        <v>147835</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>665.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146326</v>
+        <v>147729</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3">
-        <v>550.0</v>
+      <c r="F15" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146319</v>
+        <v>147682</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>590.0</v>
+      <c r="F16" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146302</v>
+        <v>147668</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="3">
-        <v>570.0</v>
+      <c r="F17" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146296</v>
+        <v>147606</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>39</v>
+      </c>
+      <c r="F18" s="3">
+        <v>16.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146272</v>
+        <v>147590</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>780.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146258</v>
+        <v>147545</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>790.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146234</v>
+        <v>147538</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>37.0</v>
+        <v>9.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>