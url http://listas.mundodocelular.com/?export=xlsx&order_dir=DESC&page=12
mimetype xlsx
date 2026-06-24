--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,179 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:18</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+    <t>Lista gerada no: 24/06/2026 08:32</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...83 lines deleted...]
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
-[...5 lines deleted...]
-    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9399a8c9adb32a2cb3383a625aa82.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b94f041b7e37f836b46409303737.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a12e31ea64261768c2e8a947fe5250.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f5b246e9b186b07b027880844c7c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996661f800d463b41cc700f921ccb78.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd336e82306d275dec878ec219305ae4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24582c2124d191911e6289eb4690f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1243e3c2ebc5621ea3fc136763ce0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95c1570511f758e8e5eb38bf1a4da1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3b41a975e12222f1b0ca4964a650.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0a8fd5065bab51664b43b740921c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487db722b002fcc152047323143822.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a4263d09e610d76e7267bd9f6db22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc935c47dc9bf4e9ba13be4fac95e2a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa9e4c211a5c9ae44fac41c9f3d84.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279276fcde14f50a3e9661cfeeffd5d8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae163fb7c881aa127568c0b770eb96.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe0c3581c93a14d131cde0dd7a9a62.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19269eea9b3d73e5259ea250dd8ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbafa0b3f6fd2ad9bab7b2a6a927e19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ee7f3ac12d062a656291d46d6174.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a7e3ee43baac16fe4b32dfb1d131.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b63993e13c254b8ddcc8c5b640c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a28dc83241d675f655dfa4d059d90.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d7e6df296e2081252b7ea3cbf52a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f208bade102aaed6516bd630998339.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9cc8aeafbdaa47f3bc0839d52a203.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad11af5a8a4b16b36706d60eab2f6a2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b45344407fab7519580f501729615.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f0504d08b21953cf8643a7caee04d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb3ce2899378842318b93d8af7c76.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68c1f2a09b69426792d610c397bc4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8186965d37ddaaf0ca59f163ec0b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad75e7910c451cb81d2e77ab2187c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6c155409ac448694dbad6c4215f83.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af443b1684fe21c8c6996b9ef01366be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623eacd939ef387e05cefd823c9b88.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9160cb6672a39da98933639d68b4c3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8444afbff160de7f228de205b1e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0494f7949e22959b3586bc168fb8e9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>148863</v>
+        <v>150743</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>560.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148856</v>
+        <v>150736</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>170.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148788</v>
+        <v>150729</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>32.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148733</v>
+        <v>150712</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>163.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>148368</v>
+        <v>150705</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>510.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148092</v>
+        <v>150699</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>670.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148085</v>
+        <v>150682</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>670.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147910</v>
+        <v>150651</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>23</v>
+      <c r="F9" s="3">
+        <v>235.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147897</v>
+        <v>150644</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>21</v>
+      </c>
+      <c r="F10" s="3">
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147880</v>
+        <v>150613</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>112.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147873</v>
+        <v>150606</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>112.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147842</v>
+        <v>150583</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>690.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147835</v>
+        <v>150576</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>670.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147729</v>
+        <v>150545</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="F15" s="3">
+        <v>45.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147682</v>
+        <v>150538</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>21</v>
+      </c>
+      <c r="F16" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147668</v>
+        <v>150521</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>21</v>
+      </c>
+      <c r="F17" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147606</v>
+        <v>150514</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>16.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147590</v>
+        <v>150507</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>15.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147545</v>
+        <v>150477</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>9.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147538</v>
+        <v>150439</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>9.0</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>