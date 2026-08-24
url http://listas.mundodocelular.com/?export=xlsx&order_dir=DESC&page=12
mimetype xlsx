--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,152 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 08:32</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+    <t>Lista gerada no: 24/08/2026 07:41</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Preto</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CAPA IPAD 10 10.9 C/TECLADO MZ PRETO</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
-[...20 lines deleted...]
-    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R5 LITE BLUE</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
-    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...35 lines deleted...]
-    <t>1,080.00</t>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO  1TB  GRADE A  BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB  GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
+  </si>
+  <si>
+    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
+  </si>
+  <si>
+    <t>VGR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ee7f3ac12d062a656291d46d6174.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a7e3ee43baac16fe4b32dfb1d131.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b63993e13c254b8ddcc8c5b640c6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a28dc83241d675f655dfa4d059d90.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45d7e6df296e2081252b7ea3cbf52a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f208bade102aaed6516bd630998339.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9cc8aeafbdaa47f3bc0839d52a203.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad11af5a8a4b16b36706d60eab2f6a2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b45344407fab7519580f501729615.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f0504d08b21953cf8643a7caee04d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb3ce2899378842318b93d8af7c76.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68c1f2a09b69426792d610c397bc4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8186965d37ddaaf0ca59f163ec0b1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad75e7910c451cb81d2e77ab2187c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6c155409ac448694dbad6c4215f83.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af443b1684fe21c8c6996b9ef01366be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22623eacd939ef387e05cefd823c9b88.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9160cb6672a39da98933639d68b4c3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8444afbff160de7f228de205b1e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0494f7949e22959b3586bc168fb8e9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce354c0020b5c2396600c6702cb2e8a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29aca1a1b29713f2c34b1f38ae2f461.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03045263e123377394c99058ed415463.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c324b7886065b771cf27a3cecb753a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ce764f8139b15adad0a288d5efd20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63d881c38c784ac368cffab07c0cf7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef380df32403a93095c88b00bd6602b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4db012b2d2fc3f37c506fc17ab26a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95839514dcd11245bc638485c0451aca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6d2611dab99108410e5b36e4ea0b1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d26b1aff5e3a373708c04b0876908.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fcde970b1f0b0c6e8a8a066f2084c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00defa0fe2d10771a9dc3d6148f41d8b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0427fed18a35b437d7d8ae127746.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679606131a4d65fdb8d8a3519ca068.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e766fa11d6b6afd6d5123f99fdfec8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215135b04e170603b4ce30a1a2124ba.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208beb6f4c1fd54e1b8534103a0be790.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3380faa9430a6828f5a0e121e1b1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8716bf2890a4b8fa640b97d7967901.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150743</v>
+        <v>154093</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>560.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150736</v>
+        <v>154086</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>560.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150729</v>
+        <v>153928</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>560.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150712</v>
+        <v>153898</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>560.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150705</v>
+        <v>153874</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>440.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150699</v>
+        <v>153867</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>449.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150682</v>
+        <v>153850</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>440.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150651</v>
+        <v>153812</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>235.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150644</v>
+        <v>153805</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
         <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150613</v>
+        <v>153607</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>9.99</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150606</v>
+        <v>153485</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>9.99</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150583</v>
+        <v>153478</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>31.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150576</v>
+        <v>153454</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>19.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150545</v>
+        <v>153447</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150538</v>
+        <v>153430</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F16" s="3">
-        <v>35.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150521</v>
+        <v>153416</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F17" s="3">
-        <v>35.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150514</v>
+        <v>153386</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F18" s="3">
-        <v>35.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150507</v>
+        <v>153362</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>35.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150477</v>
+        <v>153133</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>35.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150439</v>
+        <v>152983</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>40</v>
+      </c>
+      <c r="F21" s="3">
+        <v>35.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>