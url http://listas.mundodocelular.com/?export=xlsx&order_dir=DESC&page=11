--- v3 (2026-08-24)
+++ v4 (2026-10-23)
@@ -14,176 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 06:49</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 512GB GRADE A DEEP BLUE  100% SWAP</t>
+    <t>Lista gerada no: 22/10/2026 21:18</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8 RAM /512GB  8"  PULGADAS  ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV64 ROSE GOLD SM</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 5 PRO 5G  8GB RAM /256GB DUAL SIM  PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 29 PRO 16/512GB BLACK</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...95 lines deleted...]
-    <t>ACER</t>
+    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB PALM VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB MIST AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f903c207fe86cf93d38075a02036.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae2f01e1d6c032185979d33c67969.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39396c5139a5e823b89e355d4eaa34fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d3b6d58b926218119a9853c37513.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203df8ba12215004eeb280a39535e6f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa51ba0db5ae7e8f4e28b6b70557dd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051edf72a1ddb697b64262ad8fa2115.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4c9284699aafa793ae702cea72ab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9076a406f8afad10d86504940d9c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130be77265822876a6707c359d6029.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da7772652ec3c01138d55648e0e3c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbabf5d95dc3269c5f73c916dd2da44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb2df8ca3c5f71568b4b12fbd501c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed4df41b13d28db5740a30543f188.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123b8dded27310cfed84dc537f833b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fda65b1fd9377d2c82d22720d124.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbcd53a468538aa44b152358d0b08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d8bdb3bd470375524331f857ee96.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910e8251ab4bb0a00527857a4bb1cb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a81243f221300f88b1c25e0e295a6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092f58111edf06ac165e7da65db0a51.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009cb98db767f0f11ece9a514c27d1d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468be1f2a2d3e71c2865f5ebb6145fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc29d6ce27f3594757e4c19c3b6bc5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbe87eee23d11b1ec6a1c2b1ee36dc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93133920b175e3bce081f0aed5abff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b5882d1ee68543c62fdf1a9d3b3bd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001cd5f14624dfb236dd29a2614a848.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdacd445da8e056a53af5e69a6b65d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b0a664ec0a04442791f4cf2c17ee7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33455a9a13a60f833a72e2f979045347.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae903c326e7892ce8a04f1c1985d4d4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fff39bbb0b9942d997bb16af9e9f7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b30cfb58d977e7cca354475004da6b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d86981038e8d99117ad0a86337b987.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4942e87a994c8649a701d7345d1a7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae958f73d024dbfc685d6dcb24090d5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363808d1f6e9573e82074726cf1122b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ae2936275b2a7a7c50dac8cbaf8a3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158971952bd1ad91a942ede858726a8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154895</v>
+        <v>156110</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>450.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154888</v>
+        <v>155847</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154871</v>
+        <v>155830</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>26.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154864</v>
+        <v>155823</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154857</v>
+        <v>155779</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>17.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154840</v>
+        <v>155762</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154819</v>
+        <v>155663</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="3" t="s">
-        <v>20</v>
+      <c r="F8" s="3">
+        <v>345.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154765</v>
+        <v>155656</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>22</v>
+      <c r="F9" s="3">
+        <v>340.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154673</v>
+        <v>155649</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>355.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154666</v>
+        <v>155588</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>445.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154659</v>
+        <v>155571</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
+      </c>
+      <c r="F12" s="3">
+        <v>64.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154444</v>
+        <v>155502</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>59.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154413</v>
+        <v>155458</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="3" t="s">
-        <v>31</v>
+      <c r="F14" s="3">
+        <v>450.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154406</v>
+        <v>155434</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3" t="s">
-        <v>31</v>
+      <c r="F15" s="3">
+        <v>375.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154352</v>
+        <v>155373</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>118.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154345</v>
+        <v>155366</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>124.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154314</v>
+        <v>155359</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>22.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154291</v>
+        <v>155311</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>905.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154185</v>
+        <v>155304</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>199.99</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154109</v>
+        <v>155298</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>108.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>