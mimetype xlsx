--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,161 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 19:56</t>
-[...11 lines deleted...]
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+    <t>Lista gerada no: 02/05/2026 05:05</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE L21 BLT EARPHONE  PINK</t>
-[...5 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB   AZUL  SWAP RF</t>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV44 GRAY ML</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE C/ CHIP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP DOURADO  SWAP</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 BRANCO</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,270.00</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN  GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 BRANCO  LL/A</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256  XDR 6.3 / CAMARA DUAL l 48+48MP/18MP Center Stage / Ios 26 - SAGE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...59 lines deleted...]
-    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+    <t>1,265.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c3152000882cef077b29be8ffc063.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daea6acf32564b25961ea93f326dfb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1719c0d9490841c7c234c0e2b40853.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019f1d78d912e4791ae37d058e3c138.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f0e60d2d876453c6f624883f319fc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebed09385866434c579b3ed707af93b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3741505e8c6cf71293547437b1f3b63.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ae18d64575a159dff57820229bf3c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae5d6914d81bf71ad07c4a22fd8483.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed74f59af6973fecf74846e2e68ecc8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b0d2ec34d9e81a7b81ebeb782964.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad369b02807220453ea353bef94c829.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd91371fa62912adb8a037d5da1dc7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa0e9f2da5550c8741b2b21c14fdc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60984b00678068f59f45ef336806c5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f4f9c4cf48196352248f5c18c38c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d85d0473ff675008be4c069fba4f4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93279a6490540b5c65613f3aefda8c8c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db08d557af640e1887a95f550e0309.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce09414f69b881523cef3beb6df7423.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ebead6bd3690afdee948f1ad68ede.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e1e88ff75856ef022cc1d0bb4b3f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9da638f466afb1ace731056b3230.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d74e6d8ad5cd5312477e14af36b7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a9c8ea0962b0a55c1e6fc3e17c28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fb2678dc7f5aa042f5c1d9b4e9096.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddd513199607175b7b3aed5c240a10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc6154115ff4f60517b6c9c52a2c99.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d2560b08b73b88f7a15b40422964.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f462120b506fbe02d6119d1877626a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b9604768e89098b101384ddbc02c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525c4a121d1c519cc13a015268d5bc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff959b384c6441c759ed0a39c08532.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136e822ef2c3a300cec95980bb8788.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f958286559e2075960b826f74035a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec5715d6ea2ce57a433d66c9f92d28.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2860b82eda86134b060dcd327cf4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9206b051e44d9f560365298bb5d62f0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abcdd37658eece461a47a180a19290.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f551aa39d83d0bdedc26f1a88d8ef.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147606</v>
+        <v>150279</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>16.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147590</v>
+        <v>150262</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>15.0</v>
+        <v>363.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>147545</v>
+        <v>150163</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>368.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147538</v>
+        <v>150149</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147514</v>
+        <v>149914</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>690.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147484</v>
+        <v>149891</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>84.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147453</v>
+        <v>149884</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>84.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147422</v>
+        <v>149877</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147200</v>
+        <v>149761</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>420.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147170</v>
+        <v>149587</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>86.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147149</v>
+        <v>149570</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>56.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147132</v>
+        <v>149563</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>56.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147125</v>
+        <v>149143</v>
       </c>
       <c r="C14" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>57.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147040</v>
+        <v>148979</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>45.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146944</v>
+        <v>148924</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>42.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146937</v>
+        <v>148900</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>43.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146920</v>
+        <v>148894</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>43.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146685</v>
+        <v>148887</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>645.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146616</v>
+        <v>148870</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>224.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146593</v>
+        <v>148863</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>420.0</v>
+        <v>12</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>