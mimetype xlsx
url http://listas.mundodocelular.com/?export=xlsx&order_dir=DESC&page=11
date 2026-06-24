--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,167 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:05</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+    <t>Lista gerada no: 24/06/2026 06:52</t>
+  </si>
+  <si>
+    <t>IPHONE 14 256GB VERMELHO GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...7 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
-[...68 lines deleted...]
-    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>1,265.00</t>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB  DESERT  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ebead6bd3690afdee948f1ad68ede.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83e1e88ff75856ef022cc1d0bb4b3f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9da638f466afb1ace731056b3230.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d74e6d8ad5cd5312477e14af36b7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a9c8ea0962b0a55c1e6fc3e17c28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fb2678dc7f5aa042f5c1d9b4e9096.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddd513199607175b7b3aed5c240a10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc6154115ff4f60517b6c9c52a2c99.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5d2560b08b73b88f7a15b40422964.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f462120b506fbe02d6119d1877626a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2b9604768e89098b101384ddbc02c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525c4a121d1c519cc13a015268d5bc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff959b384c6441c759ed0a39c08532.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79136e822ef2c3a300cec95980bb8788.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f958286559e2075960b826f74035a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec5715d6ea2ce57a433d66c9f92d28.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2860b82eda86134b060dcd327cf4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9206b051e44d9f560365298bb5d62f0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abcdd37658eece461a47a180a19290.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f551aa39d83d0bdedc26f1a88d8ef.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533eb697d4adb1ef80d120a9066d19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951d5336c2472d8dfe418d7175bc1a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf85c09cacbcb17489afa1d2f73cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e566928a5a1ad6379c4fa8b21c4500.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc58dc9fa2ae459bae78fb894e555e1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980eb347703350bd536619814228ecd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66130c7e0892e69d9137b87224b0f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b1038706982bd7412c9dc27ab0613.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f4b917a742b223bede338cd8d207.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe96c9c3465c297de45ee74ac6f8cb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0a5745dab40e181a0a1a63cbc4eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c7e77f29f7c445f7abed708225c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8a9e98f36d36395036e257984741.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd3ab04cbe52a416d73b1f8ca7d2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c9633396c8d3acea6a7bb7888247b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0be8e590037bd25b2dfd2054eb1a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4752e76b8a6ee5d021e84cc1fbd0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5ce9e1416a24d32800776b5ddf61.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c45ac458f35d86b9221368245a92.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f208af79665414087ba199159e35.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150279</v>
+        <v>151078</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>360.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150262</v>
+        <v>151054</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>363.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150163</v>
+        <v>151030</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>368.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150149</v>
+        <v>151023</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>370.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>149914</v>
+        <v>150996</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>25.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>149891</v>
+        <v>150989</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>515.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>149884</v>
+        <v>150972</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>520.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>149877</v>
+        <v>150965</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>510.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>149761</v>
+        <v>150941</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>56.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>149587</v>
+        <v>150927</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>96.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>149570</v>
+        <v>150910</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>96.0</v>
+        <v>875.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>149563</v>
+        <v>150903</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>96.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>149143</v>
+        <v>150880</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>9</v>
+      </c>
+      <c r="F14" s="3">
+        <v>755.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148979</v>
+        <v>150873</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>30.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>148924</v>
+        <v>150866</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>945.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>148900</v>
+        <v>150859</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>945.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>148894</v>
+        <v>150835</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>805.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>148887</v>
+        <v>150781</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>799.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>148870</v>
+        <v>150774</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>815.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>148863</v>
+        <v>150750</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="3">
+        <v>610.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>