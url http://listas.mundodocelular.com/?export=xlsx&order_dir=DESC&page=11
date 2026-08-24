--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,140 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 06:52</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 256GB VERMELHO GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/08/2026 06:49</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB GRADE A DEEP BLUE  100% SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...59 lines deleted...]
-    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,350.00</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>ACER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0533eb697d4adb1ef80d120a9066d19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a951d5336c2472d8dfe418d7175bc1a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacf85c09cacbcb17489afa1d2f73cb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e566928a5a1ad6379c4fa8b21c4500.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc58dc9fa2ae459bae78fb894e555e1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980eb347703350bd536619814228ecd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc66130c7e0892e69d9137b87224b0f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b1038706982bd7412c9dc27ab0613.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f4b917a742b223bede338cd8d207.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe96c9c3465c297de45ee74ac6f8cb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0a5745dab40e181a0a1a63cbc4eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c7e77f29f7c445f7abed708225c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f8a9e98f36d36395036e257984741.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fd3ab04cbe52a416d73b1f8ca7d2f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c9633396c8d3acea6a7bb7888247b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e0be8e590037bd25b2dfd2054eb1a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4752e76b8a6ee5d021e84cc1fbd0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5ce9e1416a24d32800776b5ddf61.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033c45ac458f35d86b9221368245a92.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f208af79665414087ba199159e35.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f903c207fe86cf93d38075a02036.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae2f01e1d6c032185979d33c67969.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39396c5139a5e823b89e355d4eaa34fe.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d3b6d58b926218119a9853c37513.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203df8ba12215004eeb280a39535e6f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa51ba0db5ae7e8f4e28b6b70557dd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051edf72a1ddb697b64262ad8fa2115.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a4c9284699aafa793ae702cea72ab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9076a406f8afad10d86504940d9c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130be77265822876a6707c359d6029.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da7772652ec3c01138d55648e0e3c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbabf5d95dc3269c5f73c916dd2da44.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb2df8ca3c5f71568b4b12fbd501c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed4df41b13d28db5740a30543f188.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123b8dded27310cfed84dc537f833b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fda65b1fd9377d2c82d22720d124.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbcd53a468538aa44b152358d0b08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598d8bdb3bd470375524331f857ee96.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910e8251ab4bb0a00527857a4bb1cb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a81243f221300f88b1c25e0e295a6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151078</v>
+        <v>154895</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>355.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151054</v>
+        <v>154888</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F3" s="3">
-        <v>340.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151030</v>
+        <v>154871</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>335.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151023</v>
+        <v>154864</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>340.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150996</v>
+        <v>154857</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>425.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150989</v>
+        <v>154840</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>385.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150972</v>
+        <v>154819</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="3">
-        <v>385.0</v>
+      <c r="F8" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150965</v>
+        <v>154765</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3">
-        <v>385.0</v>
+      <c r="F9" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150941</v>
+        <v>154673</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>920.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150927</v>
+        <v>154666</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>880.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150910</v>
+        <v>154659</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="3">
-        <v>875.0</v>
+      <c r="F12" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150903</v>
+        <v>154444</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F13" s="3">
-        <v>755.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150880</v>
+        <v>154413</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="3">
-        <v>755.0</v>
+      <c r="F14" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150873</v>
+        <v>154406</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3">
-        <v>755.0</v>
+      <c r="F15" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150866</v>
+        <v>154352</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>740.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150859</v>
+        <v>154345</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>740.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150835</v>
+        <v>154314</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F18" s="3">
-        <v>740.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150781</v>
+        <v>154291</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>610.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150774</v>
+        <v>154185</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>610.0</v>
+        <v>199.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150750</v>
+        <v>154109</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>610.0</v>
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>