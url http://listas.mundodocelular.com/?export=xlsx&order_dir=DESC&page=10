--- v4 (2026-08-24)
+++ v5 (2026-10-22)
@@ -14,173 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 06:48</t>
-[...2 lines deleted...]
-    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB PINK</t>
+    <t>Lista gerada no: 22/10/2026 20:22</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB LARANJA GRADE A  SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE WATCH S11 46MM MEV64 ROSE GOLD SM</t>
-[...14 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>1,065.00</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A56 A556E  5G 12+256GB DS A.OLIVE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB AZUL</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO 12 RAM / 512GB 5G VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
-[...68 lines deleted...]
-    <t>1,300.00</t>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832beaaa6bbbc96841f93fdac1744dc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07e79b141af2cbe6371fc8608d01a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e132563fa5d1dfdfab6046e3c6d6c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffd278ccf6977214a898ccb5206d58.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711000b8fb9f57c511587258fe1a7a22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e83363fe64dcccd39b75c8e0deb1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f98d17fb8dca34b4ec5224de3a318.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45173e72c5bf543973d0201d236a4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d6539c87c4cf76881a56d4a3c825.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e57c79a09b1a909b006de86c14980c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c9c1bbe79733722a5fc5111e16e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af79e2b29e8ad4a9c87cfefcb3a6f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c89c2a5a8f49ce05993503f97d09a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc790a8ea6f06860c37ba48c226ca32.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786560a0f5cb525e41c5baa36eb5ceb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869375c6eeca4cfe260a3b886b21071.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22708905c6cd058bf6adb468f650893f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d4d0ed1a4cd06541292fdc032c96b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c2cf47a77575f5c90a7fd1a7d874.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7dbadaee5e37ca9ad8ced8546d5f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038224c7473c06f9340fec43706cd35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10734e89b0e26b563038c9fcbf8da8df.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe964a80091b1e3c7e76cf63bd4fd6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0d3d6eebec5485c938d9711e51972.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaa682ba5b4cf7619c9441203f6df3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34441596aef37ba9adf639e2f6856e23.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcee1525d07e686c5bdcd3edd2ca4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2b16eab7a2888662bcd3a905e6c13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76772eedaa5141ca3edd23573de9e5a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355fb87881498b2f235f8dfb006312.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65a56ee181f6c83e0804e9c5bd41eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d3684db01cb29ab8d13c6909c7c34.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d7d93faed89ab204d8c2c1046f69b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349b8d447449008284f88c0ba6427e5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6113cc86bb28c36f5eb7f8a68cd8cc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a8732a950440c1f8f2087d7e4307.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b1e3af41159a3cbf4b996142e91d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3fbaff5867d9684aeb7f14a249e9f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554396b023e4f735061380bb6d8caad7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020744a6f904116ed1dbd938610ba9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155458</v>
+        <v>156479</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>420.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155434</v>
+        <v>156431</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>375.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155380</v>
+        <v>156417</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>59.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155366</v>
+        <v>156400</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>455.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155359</v>
+        <v>156349</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>750.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155311</v>
+        <v>156264</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>108.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155304</v>
+        <v>156257</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>108.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155106</v>
+        <v>156240</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>20</v>
+      </c>
+      <c r="F9" s="3">
+        <v>325.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155069</v>
+        <v>156233</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="F10" s="3">
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155045</v>
+        <v>156226</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>20</v>
+      </c>
+      <c r="F11" s="3">
+        <v>425.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155038</v>
+        <v>156219</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155021</v>
+        <v>156202</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>176.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155014</v>
+        <v>156196</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>176.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155007</v>
+        <v>156189</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>251.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154994</v>
+        <v>156172</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>251.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154963</v>
+        <v>156165</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>227.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154956</v>
+        <v>156158</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="F18" s="3">
-        <v>227.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154949</v>
+        <v>156141</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>770.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154932</v>
+        <v>156134</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F20" s="3">
-        <v>485.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154918</v>
+        <v>156127</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>20</v>
+      </c>
+      <c r="F21" s="3">
+        <v>207.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>