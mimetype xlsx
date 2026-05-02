--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -14,173 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:45</t>
-[...2 lines deleted...]
-    <t>INFINIX SMART 10 X6725 4/128 DOURADO</t>
+    <t>Lista gerada no: 02/05/2026 05:06</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES SILVER</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>INFINIX</t>
-[...17 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE GOLD + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE BLACK + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER BLACK + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>1,330.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
+  </si>
+  <si>
+    <t>1,334.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15    8+256  AZUL</t>
   </si>
   <si>
     <t>XIAOMI</t>
-  </si>
-[...70 lines deleted...]
-    <t>2,210.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94681dd818e897846cb25137fa760534.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a2e40e7a204c73bd29a094db7e2b5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8de78fd354d2f9d3a03b6095dfbb0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59aa365717b2deb1ecac7685445d6f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000884e07074680e4358a2d03d34156.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20e08c08c36e5753a26bd9c55c5dcc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03e3b40165c1d690976a9b38aa3971.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73068730a9919ed861f74589f5868c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46579d3aa9928a088f17c89e5e68074f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbb7fc78783331771b70c226fe5251.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f9629bcba4929c16f89eb55d1a65.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a66a757f3e8aadedbc8017451bdb8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f9fd3b545589cc3124991fb117a2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0baac49d1b799781eb81f89fd8ccd9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eae4b7beb4cb27ca05678be9a33a4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeaa735684d0c1488704b0b1ae52ea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda6e62d70bdde500a5647f2f6405a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480dc6d60e6c7c4e2fa42360c445c8a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967f792180a5c0b90eac359dcfa30ba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7e26b78ad8a13c078bd377ef5f50.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f5f2059fda0a2d2db80b20be6064.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ecc5bd70b59a05f6270ec1657e9ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea887a64b58f733e000293bc9ccf0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f833d7793f16f667a220165ebd999b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea635587feee3f9b93460ea46d9f6b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008d1fa5c49c367b8ffc3e4f8ec0f5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe06ad9963b9e997aa24c705fa48c9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae274be9c6f0f8de2ff5ddc210a25d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cde32d2db7b0d9a75730b59a6b0c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63602b67bcc89c21a79759a0788b38.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa170804a7b9400df9ee75f97e8e49.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfabf0df4451f5f209b4e90cde34814.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bf7134b10d7093703e8e9cdb1a23.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f47b7502fec0ddc68e41694b4d948.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811f34f28bde8c14bcf3803ec3daf0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f11883c96a1d6e94bb310f62d788a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc1e0981fe6685f8f93650f777f4e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081904d28b3612ae803ac942566266.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072910a5a9e12f6fe50ab695f1893cc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d64bf05e1d69819be0254c4bcbda.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>149570</v>
+        <v>150651</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>96.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>149563</v>
+        <v>150644</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>96.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>149143</v>
+        <v>150620</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="3" t="s">
-        <v>13</v>
+      <c r="F4" s="3">
+        <v>9.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>149051</v>
+        <v>150613</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>122.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>149044</v>
+        <v>150606</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>124.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>149037</v>
+        <v>150583</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>122.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148979</v>
+        <v>150576</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>30.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148894</v>
+        <v>150569</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>885.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>148863</v>
+        <v>150545</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="3" t="s">
-        <v>24</v>
+      <c r="F10" s="3">
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>148856</v>
+        <v>150538</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>175.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148788</v>
+        <v>150521</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>32.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148498</v>
+        <v>150514</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>110.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148368</v>
+        <v>150507</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>510.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148092</v>
+        <v>150491</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>670.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>148085</v>
+        <v>150484</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>670.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147842</v>
+        <v>150477</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>690.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147835</v>
+        <v>150460</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>670.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147736</v>
+        <v>150439</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>930.0</v>
+        <v>9</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147729</v>
+        <v>150422</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147668</v>
+        <v>150392</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>34</v>
+      </c>
+      <c r="F21" s="3">
+        <v>190.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>