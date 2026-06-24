--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -34,135 +34,135 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:06</t>
-[...5 lines deleted...]
-    <t>RELOGIO</t>
+    <t>Lista gerada no: 24/06/2026 07:12</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A PINK SWAP</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
-[...71 lines deleted...]
-    <t>XIAOMI</t>
+    <t>IPHONE 13 128GB GRADE A AZUL OPEN BOX</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,480.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE MFY94VC/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G56 XT2529-1 8/256 5G AZUL</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G06 XT2535-2 DS 4/64 DUAL TAPESTRY PANTONE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471f5f2059fda0a2d2db80b20be6064.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ecc5bd70b59a05f6270ec1657e9ae.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea887a64b58f733e000293bc9ccf0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f833d7793f16f667a220165ebd999b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea635587feee3f9b93460ea46d9f6b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3008d1fa5c49c367b8ffc3e4f8ec0f5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe06ad9963b9e997aa24c705fa48c9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae274be9c6f0f8de2ff5ddc210a25d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10cde32d2db7b0d9a75730b59a6b0c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63602b67bcc89c21a79759a0788b38.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa170804a7b9400df9ee75f97e8e49.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfabf0df4451f5f209b4e90cde34814.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bf7134b10d7093703e8e9cdb1a23.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f47b7502fec0ddc68e41694b4d948.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97811f34f28bde8c14bcf3803ec3daf0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f11883c96a1d6e94bb310f62d788a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc1e0981fe6685f8f93650f777f4e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb081904d28b3612ae803ac942566266.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072910a5a9e12f6fe50ab695f1893cc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5d64bf05e1d69819be0254c4bcbda.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3210d8da483759b42999f9af3a4e77.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07d7336171d0018ecdbbb3cffe674.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502a434e5a464ee8f221152b050dab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc755474984bb0b44c212dcbf5d7f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b7eb9a96cf7a859ec3f928d9a7580.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac252b2d8d5901027143b6f3be6978.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97b192c18dade6b06c01d08f37dc6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc48a81d7e65bc045a63df5288d6c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726c292844612efa90097888eeb8ec.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea374bc4bb306bdda1f68bf0e4fa5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d9956da995e306f94f65aa91d8c9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448487a1def4c44d94d1a3070a3fe2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425bf85ab86c01edb132d6e9aa7e599.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978806053e19ab1c5f97b83ea7f5da31.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239f45a0edc8b143e2dfbb6d9fd820.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ee6c3f1c6673be6d1fc65f533e43.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79448cc2d77e65cad74b2b6c5db60.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1099900cb173a723c1c7ac3509e2b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51674f6e8fd153d485d138cbcd0f777.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93354b7224da7801d92c8f9532c479b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150651</v>
+        <v>151818</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>235.0</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150644</v>
+        <v>151801</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150620</v>
+        <v>151771</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>9.99</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150613</v>
+        <v>151764</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>9.99</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150606</v>
+        <v>151757</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>9.99</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150583</v>
+        <v>151740</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>31.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150576</v>
+        <v>151672</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>19.0</v>
+        <v>292.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150569</v>
+        <v>151665</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>19.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150545</v>
+        <v>151573</v>
       </c>
       <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150538</v>
+        <v>151566</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>17</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150521</v>
+        <v>151535</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150514</v>
+        <v>151528</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>35.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150507</v>
+        <v>151351</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>35.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150491</v>
+        <v>151320</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>38.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150484</v>
+        <v>151269</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>36.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150477</v>
+        <v>151252</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F17" s="3">
-        <v>35.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150460</v>
+        <v>151221</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
-        <v>35.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150439</v>
+        <v>151122</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>17</v>
+      </c>
+      <c r="F19" s="3">
+        <v>350.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150422</v>
+        <v>151108</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>17</v>
+      </c>
+      <c r="F20" s="3">
+        <v>350.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150392</v>
+        <v>151092</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>190.0</v>
+        <v>350.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>