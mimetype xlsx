--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:12</t>
+    <t>Lista gerada no: 24/06/2026 08:26</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
   </si>
   <si>
     <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
   </si>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3210d8da483759b42999f9af3a4e77.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07d7336171d0018ecdbbb3cffe674.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502a434e5a464ee8f221152b050dab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fc755474984bb0b44c212dcbf5d7f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b7eb9a96cf7a859ec3f928d9a7580.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac252b2d8d5901027143b6f3be6978.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def97b192c18dade6b06c01d08f37dc6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc48a81d7e65bc045a63df5288d6c5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87726c292844612efa90097888eeb8ec.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ea374bc4bb306bdda1f68bf0e4fa5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1d9956da995e306f94f65aa91d8c9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18448487a1def4c44d94d1a3070a3fe2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425bf85ab86c01edb132d6e9aa7e599.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978806053e19ab1c5f97b83ea7f5da31.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f239f45a0edc8b143e2dfbb6d9fd820.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09ee6c3f1c6673be6d1fc65f533e43.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad79448cc2d77e65cad74b2b6c5db60.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1099900cb173a723c1c7ac3509e2b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51674f6e8fd153d485d138cbcd0f777.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93354b7224da7801d92c8f9532c479b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295be7a012e98df5a63805ffa2f0cd0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4523559328281141d6ce22daef483.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a75ecf426e9a45cad1ac9d200f06.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaf20184835cce9e47acd1527487ef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aa650137b4c04a860d9aca79e1ba1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42e550034734f1fbed7e53a8a8bf2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac1faa19eb48d25b82f0445e7db94.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73192a9f2d1d85c708d4995f40386a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbbfa1a24815556b3c8a27bc631ba3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02cb4f1517fe1557cfc40ca450f5bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075774c00cc576df852e0861121707b6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dde6923775412116780f4b2c06f0d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d16963acc0862da6bb4529a07806.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530b644aa4efa71229c4d99666bc49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d59918fbdb53e050237b6f3f97902.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c12cf8b899a1628d424662118f26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6335a96c5aaee4bfddd1be911fbe41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55257b93247c8709f9e990c3b92e6ac.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c474a4951ba4e99c788a24b28232.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837bac297078fd65f9fe240d96da78.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>