--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,155 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 08:26</t>
-[...2 lines deleted...]
-    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+    <t>Lista gerada no: 24/08/2026 06:48</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB PINK</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV64 ROSE GOLD SM</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV GOLD TV</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GOLD TV</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 29 PRO 16/512GB BLACK</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
-[...47 lines deleted...]
-    <t>MOTOROLA  G56 XT2529-1 8/256 5G AZUL</t>
+    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB PALM VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB MIST AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
+  </si>
+  <si>
+    <t>1,210.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE MFYAJ/A</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR ABC A3041 - PRETO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
   </si>
   <si>
     <t>MOTOROLA</t>
   </si>
   <si>
-    <t>MOTOROLA  G06 XT2535-2 DS 4/64 DUAL TAPESTRY PANTONE</t>
-[...17 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256 VERDE RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256GB MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TB BRANCO  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE SWAP GRADE A 100% USA</t>
+  </si>
+  <si>
+    <t>1,300.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295be7a012e98df5a63805ffa2f0cd0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4523559328281141d6ce22daef483.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984a75ecf426e9a45cad1ac9d200f06.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efaf20184835cce9e47acd1527487ef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8aa650137b4c04a860d9aca79e1ba1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf42e550034734f1fbed7e53a8a8bf2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac1faa19eb48d25b82f0445e7db94.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73192a9f2d1d85c708d4995f40386a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbbfa1a24815556b3c8a27bc631ba3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02cb4f1517fe1557cfc40ca450f5bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075774c00cc576df852e0861121707b6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dde6923775412116780f4b2c06f0d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9d16963acc0862da6bb4529a07806.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530b644aa4efa71229c4d99666bc49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d59918fbdb53e050237b6f3f97902.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c12cf8b899a1628d424662118f26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6335a96c5aaee4bfddd1be911fbe41.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55257b93247c8709f9e990c3b92e6ac.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c474a4951ba4e99c788a24b28232.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b837bac297078fd65f9fe240d96da78.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832beaaa6bbbc96841f93fdac1744dc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07e79b141af2cbe6371fc8608d01a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e132563fa5d1dfdfab6046e3c6d6c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffd278ccf6977214a898ccb5206d58.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711000b8fb9f57c511587258fe1a7a22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e83363fe64dcccd39b75c8e0deb1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f98d17fb8dca34b4ec5224de3a318.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45173e72c5bf543973d0201d236a4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d6539c87c4cf76881a56d4a3c825.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e57c79a09b1a909b006de86c14980c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c9c1bbe79733722a5fc5111e16e1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af79e2b29e8ad4a9c87cfefcb3a6f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c89c2a5a8f49ce05993503f97d09a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc790a8ea6f06860c37ba48c226ca32.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786560a0f5cb525e41c5baa36eb5ceb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869375c6eeca4cfe260a3b886b21071.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22708905c6cd058bf6adb468f650893f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d4d0ed1a4cd06541292fdc032c96b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4c2cf47a77575f5c90a7fd1a7d874.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b7dbadaee5e37ca9ad8ced8546d5f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151818</v>
+        <v>155458</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>148.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151801</v>
+        <v>155434</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>149.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151771</v>
+        <v>155380</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>102.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151764</v>
+        <v>155366</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>95.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151757</v>
+        <v>155359</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>95.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151740</v>
+        <v>155311</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>95.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151672</v>
+        <v>155304</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>292.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151665</v>
+        <v>155106</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>325.0</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151573</v>
+        <v>155069</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151566</v>
+        <v>155045</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151535</v>
+        <v>155038</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>129.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151528</v>
+        <v>155021</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>107.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151351</v>
+        <v>155014</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>192.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151320</v>
+        <v>155007</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>88.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151269</v>
+        <v>154994</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>425.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151252</v>
+        <v>154963</v>
       </c>
       <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" t="s">
         <v>30</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>425.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151221</v>
+        <v>154956</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F18" s="3">
-        <v>495.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151122</v>
+        <v>154949</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>350.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151108</v>
+        <v>154932</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>350.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151092</v>
+        <v>154918</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>350.0</v>
+        <v>9</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>