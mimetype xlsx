--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,167 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:24</t>
-[...2 lines deleted...]
-    <t>MOTOROLA G77 XT2621-3 VERDE  RETAIL</t>
+    <t>Lista gerada no: 24/06/2026 00:47</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
-    <t>MOTOROLA</t>
-[...76 lines deleted...]
-  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
-[...5 lines deleted...]
-    <t>1,290.00</t>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”  3.2  1TB SWAP INT</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS 4 MXP63LL/A WHITE</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15 PRO 8/256 TITANIUM</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580045a7f6a7522529f64e4bf041176.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c32b4fe603c826c275c8f4d92dd5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6c6079e62edd27ec2cf1b3b807c67.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f7e43220ba6323038c25bcef921d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75884c4a110a5be95c2f57bdbca52.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6707cf72658ca249ea6b6b960ea22.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31509e22f9332bef4804ea92da4af0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c3ea18746b4c172e4a04adfe4dc08.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce50060ddb0e56bd3cf5a587f7caba7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686a9790f86418253a283377520956f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99f25f8ce19809537c82be62620a6d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01516b11e5c61be505969d2c1f54ae6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cc344301e5ec5babd828f30b09339.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3e5aeb9a78af17bf16bcd9081c016.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc9221ae89a83169c1eea70eac8e62.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a76432bc9aa91664122bc51fd1b3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073a49c22c45a5487ce6cfffd3ef24.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be426de35359833a61f7d38df428009e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d76918da142199dde0d12e9f389ce.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef916e2bd268b98dfbf3f4d61fc6bad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722332ee8ca6ca998eab217f9b3c1fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da70035dfe3543e506b0a0bf904141.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab3510b1abadda5b5cb5197453283.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e1457651df15f920c934a03bbd7e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983bf5a39edac51fb7b9372f5315c0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bcfb0542a229587608cb0ad27430c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9249a4c09884412aa5e09e9d0635f1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40486507250944980ecad7df0a216d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bbf18c57e30e82ac99a7963d98592.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff549c846f437c465ec951a49149e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f2c78155d9327bdbb21991109e1f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6eb0638304157dc040dc5cb951d02.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2856ed50fedab73fb81ab6e048d97.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b571c485b47b9d88fd4c27c621abf19.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffeb7ec4694e8add26bddaa8020a6d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b73605d9f894d539c3825e3947e9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34e6b880e7239c6595796fb1ded533.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6af776c4c80e2ea5e03c88e4b24e5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6297a7aeb570f97f865fd08bcb2dbb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ffce0ed7730504064ac7f6c334aa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155007</v>
+        <v>156271</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>255.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154994</v>
+        <v>156264</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>255.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154970</v>
+        <v>156257</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>193.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154963</v>
+        <v>156240</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>229.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154956</v>
+        <v>156233</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>229.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154932</v>
+        <v>156226</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>485.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154888</v>
+        <v>156219</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154871</v>
+        <v>156202</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154864</v>
+        <v>156196</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154857</v>
+        <v>156189</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>17.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154840</v>
+        <v>156172</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154826</v>
+        <v>156165</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F13" s="3">
+        <v>129.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154819</v>
+        <v>156158</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F14" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154734</v>
+        <v>156141</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F15" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154727</v>
+        <v>156134</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>165.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154703</v>
+        <v>156127</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>295.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154680</v>
+        <v>156080</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>9</v>
+      </c>
+      <c r="F18" s="3">
+        <v>620.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154673</v>
+        <v>156042</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>360.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154666</v>
+        <v>156035</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>445.0</v>
+        <v>236.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154628</v>
+        <v>155991</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>30</v>
+      </c>
+      <c r="F21" s="3">
+        <v>493.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>