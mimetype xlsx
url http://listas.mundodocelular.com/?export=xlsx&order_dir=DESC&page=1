--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 00:47</t>
+    <t>Lista gerada no: 24/06/2026 02:30</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
     <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
   </si>
@@ -176,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722332ee8ca6ca998eab217f9b3c1fc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da70035dfe3543e506b0a0bf904141.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ab3510b1abadda5b5cb5197453283.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e1457651df15f920c934a03bbd7e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87983bf5a39edac51fb7b9372f5315c0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bcfb0542a229587608cb0ad27430c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9249a4c09884412aa5e09e9d0635f1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40486507250944980ecad7df0a216d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bbf18c57e30e82ac99a7963d98592.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff549c846f437c465ec951a49149e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f2c78155d9327bdbb21991109e1f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6eb0638304157dc040dc5cb951d02.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2856ed50fedab73fb81ab6e048d97.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b571c485b47b9d88fd4c27c621abf19.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffeb7ec4694e8add26bddaa8020a6d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342b73605d9f894d539c3825e3947e9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34e6b880e7239c6595796fb1ded533.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6af776c4c80e2ea5e03c88e4b24e5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6297a7aeb570f97f865fd08bcb2dbb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63ffce0ed7730504064ac7f6c334aa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff4aa0cc7efa8cb602d97c9457547d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b4f35a4b2843c0c6e76b9e120402a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38766465dc6c3e8579c12aca9b3351.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced100b9cf05640123d589cd9674f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd35711a9e830ebe6146585fbc5d6e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf84b1ed22b5475d0469d79cd6852.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccdf1fe128bee2cde98ff3858b72c2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2707841795041b66c9e339db56aa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d787f62db86982963fcf0855f9d9a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd9d389d8695a36c9945b61c733bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a9e64ac509a61c4e052f3f3cb325.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299379da6bbbbd92f08ad2f6dd8cf44a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e645279a1f6886cade2feec27115fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b929d7ba5981d583d94c1f1d2d89.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75259582a59ad347f18731b9fab00a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018e9cfacc90570f6c21ff3ec5b9f6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de571df35a67ccb4725daef805607af9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82532f3ba4ea6c78ade4f8c2f105b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d42371ade3224cec80e391f2681bf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27058d1765124f634d4d7efe7861e7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>