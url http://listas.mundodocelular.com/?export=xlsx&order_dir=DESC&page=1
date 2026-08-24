--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,146 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:30</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+    <t>Lista gerada no: 24/08/2026 02:13</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB AMERICANO SWAP HSO PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
-[...62 lines deleted...]
-    <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
+    <t>17 PRO MAX NANO BRANCO</t>
+  </si>
+  <si>
+    <t>ANDROID</t>
+  </si>
+  <si>
+    <t>17 PRO MAX NANO BLUE</t>
+  </si>
+  <si>
+    <t>17 PRO MAX NANO LARANJA</t>
+  </si>
+  <si>
+    <t>AMAZON SPEAKER ECHO SHOW 8" V 3er GENERACION  GRA SMART ALEXA BRANCO</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>AMAZON SPEAKER ECHO SHOW 8" V2   SMART ALEXA BRANCO</t>
+  </si>
+  <si>
+    <t>AMAZON SPEAKER ECHO SHOW 8" V2   SMART ALEXA CHACROAL</t>
+  </si>
+  <si>
+    <t>AMAZON ECHO DOT MAX AMETHYST ALEXA SMART</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE VC/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR 256GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>SAMSUNG S25 US931B 12RAM /512GB NAVY BLU</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM9800 ULTRA ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM9800 ULTRA BLACK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADA VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS PINK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS VERMHELO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff4aa0cc7efa8cb602d97c9457547d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b4f35a4b2843c0c6e76b9e120402a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38766465dc6c3e8579c12aca9b3351.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced100b9cf05640123d589cd9674f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd35711a9e830ebe6146585fbc5d6e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf84b1ed22b5475d0469d79cd6852.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccdf1fe128bee2cde98ff3858b72c2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2707841795041b66c9e339db56aa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d787f62db86982963fcf0855f9d9a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abd9d389d8695a36c9945b61c733bf.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615a9e64ac509a61c4e052f3f3cb325.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299379da6bbbbd92f08ad2f6dd8cf44a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e645279a1f6886cade2feec27115fa.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7b929d7ba5981d583d94c1f1d2d89.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75259582a59ad347f18731b9fab00a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018e9cfacc90570f6c21ff3ec5b9f6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de571df35a67ccb4725daef805607af9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82532f3ba4ea6c78ade4f8c2f105b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d42371ade3224cec80e391f2681bf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27058d1765124f634d4d7efe7861e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69824bd95dbe4245915ebaa273363c88.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca93b93796a94a523267f0ba67d68ad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867975bb55dea085471ce3fcfb71fae1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65f8b378e98b0af284e9991e805dd9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0f9398c9de355b4560934bf6ff76e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb98db7fe1b91b69b77966979b3e84.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501bace8beaa1acc304fd1310399c28.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d21b8d76e223eb21522ab6ff622b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc0417549f432a96186f878df1aea9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf271df197f9f2c1290a005b66539.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc27609aa201be91df1aa84d201954.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3744ac11aa2d1839531fc65550854.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e02aab2c2f6c0fac0b121cac60e1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cafa21c48d7a6a9b44b313fc4821cd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8648b50495d13573e2e9f99dad9edb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6645ec83a59356795efeb3bc6ff0451.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796660cac15c5a2fde1f84b19b619845.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0604f80d76b43aa7e8130aebb3236.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c7f3f6cf20e6f627893d97c27cb35.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19f4b388412e1074b19beea553c86d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156271</v>
+        <v>158640</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>650.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156264</v>
+        <v>158602</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>650.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156257</v>
+        <v>158596</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>290.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156240</v>
+        <v>158589</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>325.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156233</v>
+        <v>158572</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>330.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156226</v>
+        <v>158565</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>425.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156219</v>
+        <v>158558</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>218.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156202</v>
+        <v>158541</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>218.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156196</v>
+        <v>158534</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>189.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156189</v>
+        <v>158503</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>189.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156172</v>
+        <v>158404</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>129.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>156165</v>
+        <v>158374</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>129.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>156158</v>
+        <v>158367</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>125.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>156141</v>
+        <v>158350</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>125.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>156134</v>
+        <v>158343</v>
       </c>
       <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
         <v>25</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>105.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>156127</v>
+        <v>158336</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>207.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>156080</v>
+        <v>158329</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>620.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156042</v>
+        <v>158312</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>122.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156035</v>
+        <v>158275</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>236.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155991</v>
+        <v>158268</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>493.0</v>
+        <v>96.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>