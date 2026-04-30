--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,152 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 19:14</t>
-[...2 lines deleted...]
-    <t>MOTO G06 XT2535-0 UY TP4+64 AZUL</t>
+    <t>Lista gerada no: 30/04/2026 07:36</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3 VERDE  RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3 MARRON RETAIL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MOTOROLA</t>
-[...5 lines deleted...]
-    <t>GTIDE L42 BLT EARPHONE  BRANCO</t>
+    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE L42 BLT EARPHONE ROXO</t>
-[...2 lines deleted...]
-    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>Fone de Ouvido G-Tide L42 Wireless - Preto</t>
-[...50 lines deleted...]
-    <t>INFINIX SMART 10 X6725 3/64 PRETO</t>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB AZUL  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,700.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO TAB TB311FU TELA 10.1" 4GB/ 128GB FONE+CAPA  GRAY</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3525</t>
+  </si>
+  <si>
+    <t>1,440.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER A3523 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c5f37a571006e9cc2469edcd08134.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc042aaec1ad4cde6431105e0643b26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bf5fba5fce3dc5f13ac42e4cf0866.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0291d755fe16939210f5590012a8e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afac1c2916d2e0f0d02d2cd2c008b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3be04225dc2d7701986e4825e2523.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35288b4788c01d8548cd87ec751b21d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61b745c6d9a9c46888879dc2c15834.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c9bacbb54c91c6dd1f68f58f3008.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2085a5e41846d07b80e5acde0aa2d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accb7bdd512d033d713c9b20a4859a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209437d24aa85ebcd8d98c29385344a4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0fe78de5204cd11c187ab2ceeeab.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4491f9718ec5aebf972671055091e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432cd36663b0dd956d2d78eaf0dc043.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc908a53bc92954c4c82c2e083ad5b6e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583c2b6f304a44e4545a67964c0989.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b7873f4b760ad1d95f7c908824cd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c28ff5684154791b6d41b82f045f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b05221e121cf8a50ec1c54b4069b8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2f70f4d4274f8d9ec03f774a6008.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e907c6801f2f6106617d346fec4a74.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e544477eb34829c90a4a550e3b7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fb02473e1d117362fd36d19f0cb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0641a500e499ae79d9b61a7ff47480.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527be6652e13f454a5c7a1c7291e933.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb781e26837cfa24c8034b3b36de10f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a7dad0b0f8a37ba6668f05044cac.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b96578213a9eddb8502a5c2032c9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3a9749d8b2ff78aafb2e7a3e524b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47543c36caa131281bb7ba35cd383a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf0773afadb2852415fbce59b428d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1218e0dacc3767b4caefbf95b5a4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4b3dd510d750b042e5b74c9fbefdf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b29cb68f933a4625ea9daf756abd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5f35689f363b4229b54c76b9f06a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018e1d6d1ec3a92f900ec5bd8c6491.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea495aec09c20c2ea5bc0004651c294.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c9df65e655423f9059ce51e957289.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7a799eba0db5028724c36aefc1d5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153720</v>
+        <v>155007</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>86.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153713</v>
+        <v>154994</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>126.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153492</v>
+        <v>154970</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>10.0</v>
+        <v>193.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153485</v>
+        <v>154963</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153478</v>
+        <v>154956</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153461</v>
+        <v>154932</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>10.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153454</v>
+        <v>154888</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>525.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153447</v>
+        <v>154871</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>525.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153416</v>
+        <v>154864</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>485.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153409</v>
+        <v>154857</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>490.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153393</v>
+        <v>154840</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>495.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153386</v>
+        <v>154826</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>440.0</v>
+        <v>17</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153379</v>
+        <v>154819</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>440.0</v>
+        <v>17</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153362</v>
+        <v>154734</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>410.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153331</v>
+        <v>154727</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>348.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153324</v>
+        <v>154703</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F17" s="3">
-        <v>469.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153317</v>
+        <v>154680</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>79.0</v>
+        <v>17</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153300</v>
+        <v>154673</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>79.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153294</v>
+        <v>154666</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F20" s="3">
-        <v>79.9</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153287</v>
+        <v>154628</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>79.0</v>
+        <v>17</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>