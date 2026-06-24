--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,167 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:36</t>
-[...2 lines deleted...]
-    <t>MOTOROLA G77 XT2621-3 VERDE  RETAIL</t>
+    <t>Lista gerada no: 24/06/2026 03:51</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
-    <t>MOTOROLA</t>
-[...76 lines deleted...]
-  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
-[...5 lines deleted...]
-    <t>1,290.00</t>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”  3.2  1TB SWAP INT</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS 4 MXP63LL/A WHITE</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15 PRO 8/256 TITANIUM</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b2f70f4d4274f8d9ec03f774a6008.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e907c6801f2f6106617d346fec4a74.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52e544477eb34829c90a4a550e3b7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fb02473e1d117362fd36d19f0cb7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0641a500e499ae79d9b61a7ff47480.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527be6652e13f454a5c7a1c7291e933.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb781e26837cfa24c8034b3b36de10f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a7dad0b0f8a37ba6668f05044cac.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147b96578213a9eddb8502a5c2032c9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3a9749d8b2ff78aafb2e7a3e524b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47543c36caa131281bb7ba35cd383a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaf0773afadb2852415fbce59b428d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1218e0dacc3767b4caefbf95b5a4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4b3dd510d750b042e5b74c9fbefdf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39b29cb68f933a4625ea9daf756abd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef5f35689f363b4229b54c76b9f06a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018e1d6d1ec3a92f900ec5bd8c6491.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea495aec09c20c2ea5bc0004651c294.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c9df65e655423f9059ce51e957289.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7a799eba0db5028724c36aefc1d5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ceb7884c54c3068f291fb4c916648.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4bd101d305a665f8340bb267a87e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d6fe5699117777d1bde544b20f56c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61336822930569b615553795689814.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c6717e22d6ee7eef24d4b003575c8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10051b445a7cef8f7d5210e0dfac92b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ec7d7c0fd80e013de776737e9dd0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116eed74756932d6f0b3ffc477e408.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153314b874915ea1fdb73ae0bf10bcd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf5a51ab66d1b9022f6d99697c5e7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571683dc724ee1524cca926984231a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b390746c908b89a64303d7a8890.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574e11fc74a87924d8e602a43323b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7991079e6263b8783cf687f469ad1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc9ca2d4e8ee99e69ee20a5a925457.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e70bbb825c9f126451d501a5ebf924.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fd33d8e742b9bf71268e5f968951a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a03b32ff94daaa02b9aee5312db4a3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88050c64f24f3fe3c223c7c9f63860.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d26f3cb63cbe2022cbb36c7a7dd9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155007</v>
+        <v>156271</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>255.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154994</v>
+        <v>156264</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>255.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154970</v>
+        <v>156257</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>193.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154963</v>
+        <v>156240</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>229.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154956</v>
+        <v>156233</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>229.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154932</v>
+        <v>156226</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>485.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154888</v>
+        <v>156219</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154871</v>
+        <v>156202</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154864</v>
+        <v>156196</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154857</v>
+        <v>156189</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>17.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154840</v>
+        <v>156172</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154826</v>
+        <v>156165</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F13" s="3">
+        <v>129.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154819</v>
+        <v>156158</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F14" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154734</v>
+        <v>156141</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="F15" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154727</v>
+        <v>156134</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>165.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154703</v>
+        <v>156127</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>295.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154680</v>
+        <v>156080</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>9</v>
+      </c>
+      <c r="F18" s="3">
+        <v>620.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154673</v>
+        <v>156042</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>360.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154666</v>
+        <v>156035</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>445.0</v>
+        <v>236.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154628</v>
+        <v>155991</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>30</v>
+      </c>
+      <c r="F21" s="3">
+        <v>493.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>