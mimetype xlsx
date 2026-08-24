--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,146 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:51</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+    <t>Lista gerada no: 24/08/2026 03:11</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB AMERICANO SWAP HSO PURPLE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
-[...62 lines deleted...]
-    <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
+    <t>17 PRO MAX NANO BRANCO</t>
+  </si>
+  <si>
+    <t>ANDROID</t>
+  </si>
+  <si>
+    <t>17 PRO MAX NANO BLUE</t>
+  </si>
+  <si>
+    <t>17 PRO MAX NANO LARANJA</t>
+  </si>
+  <si>
+    <t>AMAZON SPEAKER ECHO SHOW 8" V 3er GENERACION  GRA SMART ALEXA BRANCO</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>AMAZON SPEAKER ECHO SHOW 8" V2   SMART ALEXA BRANCO</t>
+  </si>
+  <si>
+    <t>AMAZON SPEAKER ECHO SHOW 8" V2   SMART ALEXA CHACROAL</t>
+  </si>
+  <si>
+    <t>AMAZON ECHO DOT MAX AMETHYST ALEXA SMART</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE VC/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR 256GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>SAMSUNG S25 US931B 12RAM /512GB NAVY BLU</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM9800 ULTRA ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM9800 ULTRA BLACK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADA VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS PINK</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM8300 ULTRA 10" PULGADAS VERMHELO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA 8/1TB 5G CM10017 ULTRA 10.1 " WIFI+ DUAL-SIM  AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ceb7884c54c3068f291fb4c916648.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4bd101d305a665f8340bb267a87e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d6fe5699117777d1bde544b20f56c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61336822930569b615553795689814.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c6717e22d6ee7eef24d4b003575c8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10051b445a7cef8f7d5210e0dfac92b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ec7d7c0fd80e013de776737e9dd0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27116eed74756932d6f0b3ffc477e408.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153314b874915ea1fdb73ae0bf10bcd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cf5a51ab66d1b9022f6d99697c5e7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571683dc724ee1524cca926984231a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861b390746c908b89a64303d7a8890.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a574e11fc74a87924d8e602a43323b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7991079e6263b8783cf687f469ad1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc9ca2d4e8ee99e69ee20a5a925457.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e70bbb825c9f126451d501a5ebf924.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fd33d8e742b9bf71268e5f968951a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a03b32ff94daaa02b9aee5312db4a3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88050c64f24f3fe3c223c7c9f63860.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d26f3cb63cbe2022cbb36c7a7dd9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750cf05aad10b07a3492f50827138f9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd16ecf7e756d34681ac3372b37c08.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909aa9af073ebd9aee21bf68abffc0a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300c27c41ed531b28954d0a212b8eaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8303e7adfe0436049d9b9595d87aa2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707f4c366046132b8f8057611c6718.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bce643b3e781e75857131788ba851.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40de64751aa31bcfadc25a4c022556.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57872baf68876588678f1f530d4b0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c66aa7b984b0b33e47a094c804eac.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ebd14e84ae1c2c8b09477239a1c5f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6745c45eb18b702c02087569f539.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44cd86344181a349b2f159b0723df3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671948a4f755c6529e7e1678a78c238e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5841e00c029d858f2f60a8f942e3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287fa0c4b0f01b6efd66fc0ad239cea.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba007347df2c05093d6985a344e3f5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dcd16803ec9c49d654388aee82887.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478786dfd5291740057c87ea1276714.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f8376dbc46362ee731f57034b273.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156271</v>
+        <v>158640</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>650.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156264</v>
+        <v>158602</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>650.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156257</v>
+        <v>158596</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>290.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156240</v>
+        <v>158589</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>325.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156233</v>
+        <v>158572</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>330.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156226</v>
+        <v>158565</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>425.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156219</v>
+        <v>158558</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>218.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156202</v>
+        <v>158541</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>218.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156196</v>
+        <v>158534</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>189.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156189</v>
+        <v>158503</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>189.0</v>
+        <v>860.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156172</v>
+        <v>158404</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>129.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>156165</v>
+        <v>158374</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>129.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>156158</v>
+        <v>158367</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>125.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>156141</v>
+        <v>158350</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>125.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>156134</v>
+        <v>158343</v>
       </c>
       <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
         <v>25</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>105.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>156127</v>
+        <v>158336</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>207.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>156080</v>
+        <v>158329</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>620.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156042</v>
+        <v>158312</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>122.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156035</v>
+        <v>158275</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>236.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155991</v>
+        <v>158268</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>493.0</v>
+        <v>96.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>