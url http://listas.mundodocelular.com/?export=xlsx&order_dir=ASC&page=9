--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 23:17</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI REDMI NOTE 14 PRO  5G 8/256 PRETO</t>
+    <t>Lista gerada no: 30/04/2026 07:15</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...5 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L32 Bluetooth preto</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB  GRADO A+  DOURADO</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL XIAOMI REDMI NOTE 14    8+256 PRETO</t>
-[...46 lines deleted...]
-  <si>
     <t>IPHONE 12  64GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>CEL SAM. A36 A366E 5G 8/256 LAVENDER</t>
-[...7 lines deleted...]
-  <si>
     <t>GTIDE SMART WATCH S6 PRO GPS PRETO</t>
   </si>
   <si>
     <t>GTIDE SMART WATCH S6 PRO GPS GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL HONOR MAGIC 7 LITE 5G 12/512GB  PURPLE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA NATURAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73ad666c0a6abf1f7c993edb9fcc31.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494505d140a11ea824e3eb827289eb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4533df1d2250babafc4f496b7488d0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b232cfea3c3bb66acd6d4657a999eee.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc3acda447674058c20032a78954a4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c1bb59a97089c34cd76f113ff1691.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9e6da0431569a6094345606bfbc4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b234b1a0eaa7bb19df58e00425fb1e3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b47b194edd1b85207869c75beb7043.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6be4979b0d6503226c15e3ec7b52b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7828259b4b642a0b26d7fa0242f23d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89bffb91335919bdcd5793bb81bc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d643abb380fdd5a88a79e488913c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b97e0847598b2ff76fd1d3804bed.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe09c26b6d6dde76fc9a019fc900c9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a64d3cc7625ebaec72223d9c15363.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e85deedbea36e2a7429d08453f38e7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3db7a9da7c54aa67ab20f7d10c499.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f710811979c802d2db618dba0bcd06.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58831f8e3e5f73ae2d8bf51a605697.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc54343994d8b4594b814e4354467.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3668a25a9f6502ebfc44a49fab1260.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348948c277141671b0fef9ca67e41499.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e028e0c15367105abe43390374c80f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2eef30dbf772b1e221be66320b66e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eaab2b49fc0ea243db27610489d3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd85d6b72d3e9141851012cd57e87.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc223e5fe2248b653d40f42447b9550d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689edf5a281989d6e10d11ede94bb64.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5dd9c1f2c76b925f78eff9cf09eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018857c2c5137f664a36a832d4c697.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160acd859584c0da25b309d3a61f03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083cfa72344cac6f5fae9e09d8756b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6e9efd4a65184cc153c2a4389404.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c067c8a95a053c507a2af6382124ed.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fc098b9866c24d5bb8d2637ecd0b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8cc7baaefb4e5df0bbb5f5fd1fd9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6723b2f8f1da5a278205decd135c9e6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c511b1353594ee4db2356f3615192.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53f3e2484eb467e40ef9d6c92dae1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1127,386 +1130,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>136907</v>
+        <v>138123</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>256.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>136914</v>
+        <v>138482</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>256.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>137089</v>
+        <v>138529</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>585.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>137256</v>
+        <v>138666</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>162.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>137768</v>
+        <v>138819</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>315.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>137782</v>
+        <v>138857</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>315.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>138093</v>
+        <v>139014</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>288.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>138123</v>
+        <v>139021</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>138314</v>
+        <v>139106</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>870.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>138321</v>
+        <v>139113</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>870.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>138482</v>
+        <v>139144</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>9.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>138529</v>
+        <v>139151</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>16.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>138666</v>
+        <v>139168</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>16.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>138819</v>
+        <v>139335</v>
       </c>
       <c r="C15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" t="s">
         <v>28</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>565.0</v>
+        <v>317.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>138857</v>
+        <v>139441</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>199.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>138963</v>
+        <v>139458</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>259.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>138970</v>
+        <v>139540</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>259.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>138987</v>
+        <v>139564</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>259.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139014</v>
+        <v>139748</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>45.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139021</v>
+        <v>139755</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>42.0</v>
+        <v>650.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>