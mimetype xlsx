--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,158 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:15</t>
-[...2 lines deleted...]
-    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+    <t>Lista gerada no: 24/06/2026 07:03</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>SAMSUNG</t>
-[...2 lines deleted...]
-    <t>Fone de Ouvido G-Tide L32 Bluetooth preto</t>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 24 BLACK 4/256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK WALKIE /TALKIE  12/512GB</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...5 lines deleted...]
-    <t>SUPORTE DESKTOP STAND RCW-30</t>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>RECCI</t>
-[...34 lines deleted...]
-  <si>
     <t>ACER</t>
   </si>
   <si>
-    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
-[...17 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA NATURAL</t>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>MOTO G05 XT2523-2 4+128 D.GREEN</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A VERDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbc54343994d8b4594b814e4354467.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3668a25a9f6502ebfc44a49fab1260.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348948c277141671b0fef9ca67e41499.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e028e0c15367105abe43390374c80f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2eef30dbf772b1e221be66320b66e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eaab2b49fc0ea243db27610489d3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd85d6b72d3e9141851012cd57e87.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc223e5fe2248b653d40f42447b9550d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689edf5a281989d6e10d11ede94bb64.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d5dd9c1f2c76b925f78eff9cf09eb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2018857c2c5137f664a36a832d4c697.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160acd859584c0da25b309d3a61f03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6083cfa72344cac6f5fae9e09d8756b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6e9efd4a65184cc153c2a4389404.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c067c8a95a053c507a2af6382124ed.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699fc098b9866c24d5bb8d2637ecd0b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af8cc7baaefb4e5df0bbb5f5fd1fd9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6723b2f8f1da5a278205decd135c9e6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c511b1353594ee4db2356f3615192.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e53f3e2484eb467e40ef9d6c92dae1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aef06c7a7a28dc302dfd4f6a18172.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8eeb5448fa93f8938fefd1b47ee9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c985834c7a0f3857336dc0f930f401.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb2c8919a2bce8ffa72d4504af4486.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c45db1024931c0df611e2f9373e08e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98efd360fab258c7618c93385197205.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce224de09e019f25d7e6f55918df3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b4ac4f2471180dd62f76cd22dd5f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ed9ea499ab29c9fb3918d5e9bdcb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551d5364a637c0705e480152cb6df92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73aaa1e03fea6dbdecf99a5798708.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832f51ca7fc89db24adc5955a8b4e8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa6e4270531880ccee62c0ca268fa8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a763ff74869ff660dd8434a48fc69f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031650ae8f0c96a985a996cb16264e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a613d9b267837f9e1ed02d35e3a39.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937a94c31ae00db3b4b14266f20c97.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da99fb99f5e898a233947faf29e30e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f7b01afa99716f542406ee059848.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e2dbafe2d342783bd61e6f365a22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>138123</v>
+        <v>139847</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>138482</v>
+        <v>139854</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>9.0</v>
+        <v>183.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>138529</v>
+        <v>139885</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>138666</v>
+        <v>139892</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>16.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138819</v>
+        <v>139908</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>565.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>138857</v>
+        <v>140355</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>199.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139014</v>
+        <v>140461</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>45.0</v>
+        <v>61.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139021</v>
+        <v>140515</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>42.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139106</v>
+        <v>140539</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>38.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139113</v>
+        <v>140546</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>38.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139144</v>
+        <v>140706</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>740.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139151</v>
+        <v>140768</v>
       </c>
       <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
         <v>25</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F13" s="3">
-        <v>460.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139168</v>
+        <v>140775</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F14" s="3">
-        <v>460.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139335</v>
+        <v>140799</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F15" s="3">
-        <v>317.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139441</v>
+        <v>140805</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>318.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139458</v>
+        <v>140829</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>318.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139540</v>
+        <v>140836</v>
       </c>
       <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
         <v>31</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>445.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139564</v>
+        <v>140935</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>24.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139748</v>
+        <v>141147</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>640.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139755</v>
+        <v>141178</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>650.0</v>
+        <v>213.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>