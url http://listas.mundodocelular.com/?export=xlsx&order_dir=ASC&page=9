--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,164 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:03</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR  VERDE  X31 6/128GB</t>
+    <t>Lista gerada no: 23/08/2026 21:28</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 34 PRO BLACK 16/512GB  5G + PROJE</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
-[...80 lines deleted...]
-    <t>IPHONE 12  64GB GRADE A VERDE</t>
+    <t>ULEFONE ARMOR 30 BLACK 12/512GB 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G AMARELO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aef06c7a7a28dc302dfd4f6a18172.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f8eeb5448fa93f8938fefd1b47ee9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c985834c7a0f3857336dc0f930f401.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb2c8919a2bce8ffa72d4504af4486.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c45db1024931c0df611e2f9373e08e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98efd360fab258c7618c93385197205.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dce224de09e019f25d7e6f55918df3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5b4ac4f2471180dd62f76cd22dd5f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ed9ea499ab29c9fb3918d5e9bdcb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551d5364a637c0705e480152cb6df92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a73aaa1e03fea6dbdecf99a5798708.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832f51ca7fc89db24adc5955a8b4e8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa6e4270531880ccee62c0ca268fa8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a763ff74869ff660dd8434a48fc69f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031650ae8f0c96a985a996cb16264e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a613d9b267837f9e1ed02d35e3a39.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937a94c31ae00db3b4b14266f20c97.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da99fb99f5e898a233947faf29e30e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629f7b01afa99716f542406ee059848.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311e2dbafe2d342783bd61e6f365a22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf70d10456d245b9beef8f3edaa0ea1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3a13d8624ca7683d27022f86e3e1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3649a876f2d4a0d10af997f95801bda.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf48f86dce7b772cd996ced515bc8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c854cea56a66cda2f7b2c16865bb322.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6ed50b06094c6a16faec71947463f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c06c8eae01af3799b80c8f6337b5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e0d91205f988d4c3012d440b7616.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08c39f4a0167449619b65fcf519e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9c5d6265ef9e59e90b454a77ac1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdaaa2bac06dacac2a73a4cb586d62.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7544713ed159f83ef48313dba8566.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5276c7c59f3a4497fef9be23a2da7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def8941847ef709f7f8bd3bc2654f0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81e84c29b5107acbe624d7e4d194b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb62777565dcac6593583d6c8ef1411.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b84f0fccc3f45358169f904e55cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721c6db2ae72d3912a222ec9333397.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6062ddbf5daae0d830415953efc9c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15547aba62e9f163ee4484bc0ee6cdba.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139847</v>
+        <v>141918</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>143.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139854</v>
+        <v>142038</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>183.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139885</v>
+        <v>142069</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>370.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139892</v>
+        <v>142113</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>232.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139908</v>
+        <v>142182</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>490.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>140355</v>
+        <v>142229</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>430.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140461</v>
+        <v>142236</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>61.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140515</v>
+        <v>142502</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>54.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140539</v>
+        <v>142823</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>54.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140546</v>
+        <v>143073</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>54.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140706</v>
+        <v>143080</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>540.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140768</v>
+        <v>143110</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>249.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140775</v>
+        <v>143127</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>299.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140799</v>
+        <v>143295</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>610.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140805</v>
+        <v>143301</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F16" s="3">
-        <v>460.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140829</v>
+        <v>143318</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>89.99</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140836</v>
+        <v>143325</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>89.99</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140935</v>
+        <v>143332</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>92.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141147</v>
+        <v>143349</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>325.0</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141178</v>
+        <v>143356</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>213.0</v>
+        <v>289.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>