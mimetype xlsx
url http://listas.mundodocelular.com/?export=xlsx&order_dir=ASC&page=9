--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,167 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 21:28</t>
-[...2 lines deleted...]
-    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+    <t>Lista gerada no: 22/10/2026 19:33</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...11 lines deleted...]
-    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>BLULORY</t>
-[...68 lines deleted...]
-    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf70d10456d245b9beef8f3edaa0ea1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3a13d8624ca7683d27022f86e3e1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3649a876f2d4a0d10af997f95801bda.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf48f86dce7b772cd996ced515bc8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c854cea56a66cda2f7b2c16865bb322.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6ed50b06094c6a16faec71947463f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c06c8eae01af3799b80c8f6337b5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982e0d91205f988d4c3012d440b7616.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08c39f4a0167449619b65fcf519e1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9c5d6265ef9e59e90b454a77ac1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdaaa2bac06dacac2a73a4cb586d62.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7544713ed159f83ef48313dba8566.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5276c7c59f3a4497fef9be23a2da7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def8941847ef709f7f8bd3bc2654f0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb81e84c29b5107acbe624d7e4d194b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb62777565dcac6593583d6c8ef1411.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b84f0fccc3f45358169f904e55cf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721c6db2ae72d3912a222ec9333397.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6062ddbf5daae0d830415953efc9c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15547aba62e9f163ee4484bc0ee6cdba.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7772def54286ea0e8105a319a61cc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca754268b8668bbf9a73cc9556c0f8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ecc70905545fc08d44b2418bfc095.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cf3c36e7302897fdef825c10da4d1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37cde5b44aa045f0969a14a0155059.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4c7e4300b7a1c4af11eae2a28d01b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658a32a7da4778a87ee0fae05fe9045.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702befdfe3c7ad51cb19ded6e8dca7c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9445b162e96fb196cb740b51f94195.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaed1614eda1c00d12e8e081c7ea6f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a7c3ade53b3c295784561cdef8d5b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695343dd63302a23421f048ecaf3ff4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687198221cafc81b27c0ed74bbace3d1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c79ad2843ea67722cae195a566304.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a5b2af5cdf1f1388c0f58f120df08.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb8aae0586a7f045c4447c37f2945e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2f3110e9a35c01bd6faadaef81c3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38fdb550cd68ce52c6f1be77559f02.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd552bca5f218401bce47bef71b0d3c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b98c61e098bf32bc9bef9adeb96b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141918</v>
+        <v>144117</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>522.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>142038</v>
+        <v>144216</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>270.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>142069</v>
+        <v>144223</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>740.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>142113</v>
+        <v>144230</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>58.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>142182</v>
+        <v>144575</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>105.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>142229</v>
+        <v>144612</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>29.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>142236</v>
+        <v>144629</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>29.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>142502</v>
+        <v>144636</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>142823</v>
+        <v>144667</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>122.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143073</v>
+        <v>144827</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>250.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143080</v>
+        <v>144872</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>250.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143110</v>
+        <v>144902</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>359.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143127</v>
+        <v>144933</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>309.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143295</v>
+        <v>145152</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>605.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143301</v>
+        <v>145312</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>305.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143318</v>
+        <v>145329</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>399.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143325</v>
+        <v>145336</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143332</v>
+        <v>145381</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>269.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143349</v>
+        <v>145398</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>269.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143356</v>
+        <v>145404</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>289.0</v>
+        <v>355.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>