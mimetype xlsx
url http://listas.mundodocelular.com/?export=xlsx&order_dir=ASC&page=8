--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,164 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:15</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE B VERMELHO</t>
+    <t>Lista gerada no: 24/06/2026 07:12</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
-[...38 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R8 PRO PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
-[...13 lines deleted...]
-  <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
-[...17 lines deleted...]
-    <t>IPHONE 12 PRO MAX 128GB GRADE A+ DOURADO</t>
+    <t>GTIDE SMART WATCH R8 PRO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A+ GRAY</t>
+  </si>
+  <si>
+    <t>LG G360 GSM850/1900/900/1800 BLACK FLIP</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X31 6/128GB  PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd88a5e1837122f1cdd920099764b9b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e88ce4328da651d7a501bd49a36a2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9be197568211648a97d8373f01f063.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76612655d4ada63e1f424eadf1fa123.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f45ccd877ebd52271bd0d6428f5900.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e09860720be04ccb29c2d8b9677c3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa074bfce14a6df32b51cada45f3a1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06acb1ca6c5eca35dd57aaa163a912.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ccf3c0d06aaafacdda6ae56f5279d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed07f07057989f2eacd1d59c6d07d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d2e2cf4d8d40dab00015bd6647093.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10ac2d55ec4be04fd2711cb7539d5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bad4b8218f092161f0fe50a4e1f88.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cb71462fc5e4c390656f71ade7c20.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c0f91eaaf4e0564f7290c475c339.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb38b0e6a5c19dce00a428f2f729ac.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c7b68025c5779d0199cd27d9c0b80.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beddfd45bcb8659494592fbebb96980.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e0987eb4694bc1180d57891acda9a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780a477c5945bc33d8df079a1ce516c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a346042bcfb4dfe9704f18c414f004a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469b92d54f7f9429bc03f3577111ea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6590db1753f615a8e259755592aaf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32586c68c2080a8cc840ed35a1c01c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176504054c44ea0fb95ae4f04ac21bdd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445361455ee2df323f4dee63e48660.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fb7ba85dac658dfa70d115113e3f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9714af11d9250a7c37db15cb512e3d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50033f4a5e657d4ffd2ecca4fcad35.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d19537a7472359209e6cf28ba8fda.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332544c9b990203b5d7a79fda1f0b54f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f8651ddb4bc6fe0d8c5405c020b0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cc4b27a744f9b237594523caecee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8e01c764d12a067a6c1da34ad536.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241b4a417a7a9b510fcb631df2188a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d330370386318948bdb40e41a5e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fb27de6982c7c7778d97eed48880.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff78e8674da1eef87ed0fc34bd43b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9d69c5f0a178da52e3f11a560dc0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265121c08e8bead356364a7b896f37c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>134941</v>
+        <v>137089</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>135023</v>
+        <v>137263</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>135030</v>
+        <v>137287</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>18.0</v>
+        <v>84.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>135047</v>
+        <v>137782</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>265.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>135160</v>
+        <v>138123</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>43.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>135184</v>
+        <v>138666</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>43.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>135191</v>
+        <v>138857</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>42.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>135207</v>
+        <v>139106</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
         <v>20</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>136006</v>
+        <v>139113</v>
       </c>
       <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
         <v>21</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>755.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>136013</v>
+        <v>139144</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>755.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>136082</v>
+        <v>139151</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>99.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>136099</v>
+        <v>139168</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>88.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>136211</v>
+        <v>139236</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>136532</v>
+        <v>139441</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>29.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>136563</v>
+        <v>139458</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>25.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>136570</v>
+        <v>139540</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>28.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>136747</v>
+        <v>139564</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>9.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>136914</v>
+        <v>139748</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>255.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>137089</v>
+        <v>139823</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>585.0</v>
+        <v>143.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>137782</v>
+        <v>139830</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F21" s="3">
-        <v>335.0</v>
+        <v>143.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>