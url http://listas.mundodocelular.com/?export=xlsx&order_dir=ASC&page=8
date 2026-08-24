--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -34,138 +34,138 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:12</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A PRETO (BLACK)  USA A+</t>
+    <t>Lista gerada no: 23/08/2026 21:27</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL SAM. A06 A065M 6.7 DS LTE 4/64  PRETO</t>
-[...14 lines deleted...]
-    <t>SUPORTE DESKTOP STAND RCW-30</t>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>RECCI</t>
-[...53 lines deleted...]
-    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C71 3/64GB AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a346042bcfb4dfe9704f18c414f004a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39469b92d54f7f9429bc03f3577111ea.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6590db1753f615a8e259755592aaf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32586c68c2080a8cc840ed35a1c01c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176504054c44ea0fb95ae4f04ac21bdd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445361455ee2df323f4dee63e48660.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fb7ba85dac658dfa70d115113e3f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9714af11d9250a7c37db15cb512e3d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50033f4a5e657d4ffd2ecca4fcad35.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d19537a7472359209e6cf28ba8fda.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332544c9b990203b5d7a79fda1f0b54f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f8651ddb4bc6fe0d8c5405c020b0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cc4b27a744f9b237594523caecee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8e01c764d12a067a6c1da34ad536.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a241b4a417a7a9b510fcb631df2188a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d330370386318948bdb40e41a5e7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7fb27de6982c7c7778d97eed48880.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ff78e8674da1eef87ed0fc34bd43b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a9d69c5f0a178da52e3f11a560dc0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265121c08e8bead356364a7b896f37c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecc4a1823f363d3e85d4f4403dec42.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad82214036e5d51364ff2ad8fccdb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244eabc076669ee33aafce8229eb1550.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d34fbf516b96929952e83870ceba0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079c98188e0256d61a37c06a77ce0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03606bd1370e370a6769f20cbc2a30de.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31fe45c0418c88eaae7a6b0bf3e445.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b81bd90313c7b85ff00d364a895b7c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c6ae568cd2b8075f59c6d969051c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d65c9ab879c75b252ca46c7f1be6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8e3a7ab4d91b58c76040825b2d2e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535fec4048ecfbc862827bb7c65aec2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976bda5b4e140a686ebfd5745d751be.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4d4e25a3c97bca7bf20fa9360b68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957a2f2ff14b4735a90a8bdfe7763d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e485eccd1d8e1c91330536a06d4ea72.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b29de97b625a86a7df5eab8f2a1f6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ec1c105eb5d3298994784f7b70d69.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc50780d1e1dd957eb618706a9ddece.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd954fc642089c15ee40015838a8be9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>137089</v>
+        <v>140041</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>585.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>137263</v>
+        <v>140355</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>84.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>137287</v>
+        <v>140461</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>84.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>137782</v>
+        <v>140706</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>335.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>138123</v>
+        <v>140768</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>26.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>138666</v>
+        <v>140775</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>138857</v>
+        <v>140799</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>199.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139106</v>
+        <v>140805</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>38.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139113</v>
+        <v>140829</v>
       </c>
       <c r="C10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
         <v>22</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>38.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139144</v>
+        <v>140836</v>
       </c>
       <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
         <v>23</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>740.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139151</v>
+        <v>141000</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>399.0</v>
+        <v>99.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139168</v>
+        <v>141147</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F13" s="3">
-        <v>399.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139236</v>
+        <v>141352</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>515.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139441</v>
+        <v>141376</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F15" s="3">
-        <v>309.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139458</v>
+        <v>141383</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>309.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139540</v>
+        <v>141390</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F17" s="3">
-        <v>445.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139564</v>
+        <v>141413</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F18" s="3">
-        <v>24.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139748</v>
+        <v>141604</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F19" s="3">
-        <v>640.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139823</v>
+        <v>141703</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F20" s="3">
-        <v>143.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139830</v>
+        <v>141901</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F21" s="3">
-        <v>143.0</v>
+        <v>469.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>