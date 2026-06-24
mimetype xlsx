--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,146 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:05</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
+    <t>Lista gerada no: 24/06/2026 05:33</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
-[...32 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B  NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
-[...23 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B VERDE  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa17d4199215e6e769aff976793e8a5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bdb8467e40c7a501d6dfe2660f2c5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d9184c780d10aa3bb38958374eaf5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b27199db4e51ba939b86289cc1601.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38312e5ae0d30bb1d205395be6896006.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5e9ae83c26c318dd00ad8054d4a4d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5430829405140163ae720ad830b6f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ff68b68cdc49034a7be323eafaa45.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f04f61b3f33a74f3014f132f5c5bea.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2553bf06dfef001ab7c6661a9ed744c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c5407a5ecff712afe21e120a7d5d7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621ac5de51297de578067304c08c98c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b547f936234cd303d2c08c3a84acd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7d9b6e4efd81fad7373cc627e805.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129df1abe696a7d32f26161c4f37567.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f5c466d369dde028652fab95c3258.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9347d09d4770fa90d394c3f5858b76e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b814e51d15eb63605fd37ce6f0410c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc2368eb5c79e91d11eec032984c79.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab0ebad6029a13377e89fc5ef17cf7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608c64a123f4448e58ce3d39d08c06.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c7464a3e54f1c0e91ab4e5c624ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8bfae398731aa69765b0e5f637ef1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c1b952143b58a7e86350ec051269.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c6187763a4859367c2a6233b53a2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75395db572909f37c3153d583c3a58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9cad4d76b6b3511171923e79bb942.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0199c3f69b979f2bb4e99589362d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919f2b18850e9da9903454c37b6016.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b620e5ad5b48738935e03bab5031.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987924aeb06c44eac057c183d05b097.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3c5b19e8f4abc3108022d6524be1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7900b2daaac1084733e280945681fe9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b697fc4cda4edcd40b39847879feb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9533a13c3d876451a8c41f48c68cef.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dcfcd3fbc07edf1c82cca007cc0f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407771b533f9e298e99242b6666a512.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec814b732b30add860d8a4062c27835.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf7138fc7fb87ff78d78029b6a4be3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4408a901d775d2a3935f1a881e9719.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>131377</v>
+        <v>133319</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>880.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>131827</v>
+        <v>133340</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>59.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>132329</v>
+        <v>133357</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>119.99</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>132343</v>
+        <v>133364</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>549.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>132350</v>
+        <v>133371</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>549.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>132374</v>
+        <v>133388</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>110.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>132664</v>
+        <v>133432</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>549.0</v>
+        <v>615.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>133142</v>
+        <v>133449</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>275.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>133159</v>
+        <v>134248</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>275.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>133166</v>
+        <v>134279</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>275.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>133234</v>
+        <v>134309</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>220.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>133289</v>
+        <v>134484</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>450.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>133296</v>
+        <v>134521</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>399.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133302</v>
+        <v>134613</v>
       </c>
       <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
         <v>25</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>399.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133319</v>
+        <v>134637</v>
       </c>
       <c r="C16" t="s">
+        <v>27</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
         <v>26</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>399.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133340</v>
+        <v>134712</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>475.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133357</v>
+        <v>134729</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>520.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133364</v>
+        <v>134743</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>520.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133371</v>
+        <v>134767</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>520.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133388</v>
+        <v>134842</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>610.0</v>
+        <v>210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>