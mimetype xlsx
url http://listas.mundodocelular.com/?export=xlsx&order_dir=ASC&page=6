--- v1 (2026-06-24)
+++ v2 (2026-08-25)
@@ -14,149 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:33</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO 128GB GOLD  GRADE B  SWAP</t>
+    <t>Lista gerada no: 24/08/2026 21:42</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 220 TA-1155 DUAL CHIP 4G</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CEL NOKIA 225 TA-1279 DUAL CHIP 4G</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB   CM88 7P KIDS AZUL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256  CM88 7P KIDS VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256  CM88 7P KIDS PURPLE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM88 7P KIDS PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB NATURAL  TITANIUN GRADE  A AMERICANO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
-[...65 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B VERDE  SWAP</t>
+    <t>IPHONE 16 PRO 128GB WHITE SWAP TITANIUN</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10500B 10.36 C/CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM78 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM78 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ELEGANCE PINK</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER R5 GOLD  (SWA014</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE PRETO  (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE DOURADO  (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S3 PRO PRETO  (SWA011)</t>
+  </si>
+  <si>
+    <t>CEL NOKIA FLIP 2660 TA-1474  DUAL SIM / TELA 2,8/4G- PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>SUPORTE DESKTOP STAND RCW-30</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>RECCI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608c64a123f4448e58ce3d39d08c06.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466c7464a3e54f1c0e91ab4e5c624ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8bfae398731aa69765b0e5f637ef1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c1b952143b58a7e86350ec051269.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37c6187763a4859367c2a6233b53a2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75395db572909f37c3153d583c3a58.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9cad4d76b6b3511171923e79bb942.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0199c3f69b979f2bb4e99589362d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919f2b18850e9da9903454c37b6016.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b620e5ad5b48738935e03bab5031.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987924aeb06c44eac057c183d05b097.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3c5b19e8f4abc3108022d6524be1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7900b2daaac1084733e280945681fe9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b697fc4cda4edcd40b39847879feb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9533a13c3d876451a8c41f48c68cef.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775dcfcd3fbc07edf1c82cca007cc0f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407771b533f9e298e99242b6666a512.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec814b732b30add860d8a4062c27835.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf7138fc7fb87ff78d78029b6a4be3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4408a901d775d2a3935f1a881e9719.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80455c43e65b381c57795adf52bf27d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdadede49d7168be20df7702960f96.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc828d64d7d580774f700994ccec0ff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b030dc9a751cdc957d9a964d661b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db314993f89a3f297bb83eca89643e59.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f39c36ef5dd3b9e5e6cb0c5a41dc1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4312fb28341a67fd0446af2be303.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f03fb42668c92c2dc68cfdeb0612d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fd58ed4cb2595f3c5abe8e23da1d3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e4c00447780506ad9744aaca17b3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af908002e48797a73f9b1df4f45c86.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c9cbe6742ea71da6271ef62b97ca.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398e8d566c64579c7ae68e6cce6a9a8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5d832c2699264f722f212ada71e0b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a747a230e2b226df791e42229cc68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31fe3d4a1c756f78770974c0604b09.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add715b5eae214167781a4024b3ceacd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dd0acfdcd0d18034ec32d51657aba.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30f08b33f1d9afe9e00d2f2525a940.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214f071d9398de81ac679d3c1ce2b7e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>133319</v>
+        <v>135023</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>399.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>133340</v>
+        <v>135030</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>475.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>133357</v>
+        <v>135160</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>520.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>133364</v>
+        <v>135184</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>520.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>133371</v>
+        <v>135191</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>520.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>133388</v>
+        <v>135207</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>610.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>133432</v>
+        <v>136006</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>615.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>133449</v>
+        <v>136013</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>750.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>134248</v>
+        <v>136082</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F10" s="3">
-        <v>270.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>134279</v>
+        <v>136099</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F11" s="3">
-        <v>390.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>134309</v>
+        <v>136402</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>134484</v>
+        <v>136419</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>134521</v>
+        <v>136426</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>515.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>134613</v>
+        <v>136433</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>180.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>134637</v>
+        <v>136532</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>180.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>134712</v>
+        <v>136549</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>89.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>134729</v>
+        <v>136556</v>
       </c>
       <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
         <v>29</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>89.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>134743</v>
+        <v>136563</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>119.99</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>134767</v>
+        <v>138123</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F20" s="3">
-        <v>129.99</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>134842</v>
+        <v>138666</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F21" s="3">
-        <v>210.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>