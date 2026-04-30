--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -34,65 +34,62 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:22</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
+    <t>Lista gerada no: 30/04/2026 04:50</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
-[...1 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 13C      8+256GB  PRETO</t>
   </si>
   <si>
     <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
     <t>LG</t>
@@ -101,50 +98,53 @@
     <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
     <t>AMAZON FIRE MAX 11 64GB GRAY</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>AMAZON</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
   </si>
   <si>
     <t>REALME</t>
   </si>
   <si>
     <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADE A+ PINK</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 14C      8+256GB VERDE</t>
   </si>
   <si>
     <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
   </si>
   <si>
     <t>IPAD</t>
   </si>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3f3a070f97526be73ef8dbfc422bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c6e34d00276c771139ed7ed90686f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b63529c9e5bfe81b7bf8fdf897a6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7318174fbd78360cdb10e7d37c5eef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba524f8ecdc7cc0e4ec14e9be5eadb2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9a9d0dfadd41f08e763c4349cd9d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d28b4c8f1a3b117c2c1129102ee6e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e33dc6c77a15da1b15ddcd217cbe6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3133ad06001648d954d9bc4883aa74.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947fd9bfbf63e03eeaa25ccabcb01c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c1b8a8511ad3f8d207a443403018c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f95ced6257bd03a511b6c53255eb8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fcbb8215e1c75d1ce1fec31db3218.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1dbc1c77689106a0ba711e177da2c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902c137d1ff803dbc1fb28dc87fd603.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b5f1fa208ce8f45cee20b1a15a02.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bedf7ab7b9abeaa8352cdf8623506.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c726b1609c9b34344085fa275b59af.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5bc307abd1c31d16aa44171eb6499.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d6e8c5860597eedaefd600d658485.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6407505e54cadb7995702c9d3227.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba230a2411658545549736e07d71d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c3c1f53b4b5f10c175fd847066752.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf4927e0db46aa241fd14840be139.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b7d893f949ef46b002ea450afe19.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea0e4d01c24101b283b5bc54a45dda.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0689283839d8c7e4035adfdd0e97d9f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de662817d295d756e94f8e71c060f14c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c17b44726dd085bd4692ba9070d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e02017b31cbafc20f25d7371ad32.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429e9588b3494053f4cf49575ef1c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e64061559b024d770d304092c04a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c37298d134d8e316f6351b6b58e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789829530ace5955db6feadbec4fb36.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b06980efc1973e46a3402e698d575.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd1a46c58b97371fef2b83fffface.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edd925a260d61318161b24dc05ea2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d3b27afdbfa7cbc634054b859670f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f2e3d2f46eff1e3dfd6e81dad224.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309398217eda92ee816a26f8a3dc66c1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,386 +1148,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128360</v>
+        <v>128391</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>134.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128391</v>
+        <v>128407</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>113.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128407</v>
+        <v>128421</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>115.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128421</v>
+        <v>128445</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>119.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128445</v>
+        <v>128452</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>99.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128452</v>
+        <v>128469</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>108.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128469</v>
+        <v>128544</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>103.0</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128544</v>
+        <v>128872</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>116.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128872</v>
+        <v>128896</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128896</v>
+        <v>129923</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>26.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>129923</v>
+        <v>129961</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>127.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>129961</v>
+        <v>129985</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>670.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>129985</v>
+        <v>130004</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>745.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>130455</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" s="3">
         <v>165.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
         <v>130769</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
         <v>130851</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>315.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
         <v>130929</v>
       </c>
       <c r="C18" t="s">
         <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
         <v>107.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>131001</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
         <v>130.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
         <v>131315</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" s="3">
         <v>44.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
         <v>131360</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21" t="s">
         <v>41</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>870.0</v>
+        <v>880.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>