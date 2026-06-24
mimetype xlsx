--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,176 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 04:50</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
+    <t>Lista gerada no: 24/06/2026 03:53</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...38 lines deleted...]
-    <t>AMAZON FIRE MAX 11 64GB GRAY</t>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
+  </si>
+  <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 5G CM515 7P 1 CHIP VERMELHO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
-    <t>AMAZON</t>
-[...50 lines deleted...]
-    <t>Produtos</t>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB PRETO   GRADE B</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b6407505e54cadb7995702c9d3227.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba230a2411658545549736e07d71d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c3c1f53b4b5f10c175fd847066752.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcf4927e0db46aa241fd14840be139.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69b7d893f949ef46b002ea450afe19.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea0e4d01c24101b283b5bc54a45dda.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0689283839d8c7e4035adfdd0e97d9f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de662817d295d756e94f8e71c060f14c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57c17b44726dd085bd4692ba9070d4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e02017b31cbafc20f25d7371ad32.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14429e9588b3494053f4cf49575ef1c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e64061559b024d770d304092c04a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670c37298d134d8e316f6351b6b58e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789829530ace5955db6feadbec4fb36.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b06980efc1973e46a3402e698d575.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbd1a46c58b97371fef2b83fffface.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9edd925a260d61318161b24dc05ea2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d3b27afdbfa7cbc634054b859670f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f2e3d2f46eff1e3dfd6e81dad224.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309398217eda92ee816a26f8a3dc66c1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5465f62d8e986f4508607947431b3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba796b9007c74a5a8aa41eb91f932d6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ba94cb93df8d31bca97815cc5e63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20851fb7165a826f0dbc85c77adeb9fc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce835aa8d116e6130f187e309794561.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80ef7a04fe6033ff7b43928561e3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112910f33149e508fc613080e46f7ba.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32f2c41ba1e57324aabd0d7859335.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a0ba44e9bd80068386facd37cfbb7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7616c890124007f31c6e9bd59b6f28.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ec141f99a10dbec9abb24f32f891c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d40736dc19993a4eaadb9c543081.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a67bcf01f51e09b07c6b0badfd21.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94101862f5cc334b77e7bdff7a8b5c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b00c7b1d6a5bcc5b7265f5ec66bd4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eb8287c511117e232df7355410601.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d6cee7279ee454984731f34f6105.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184adc59e478894026f887ca9935b54.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49293033ed6f4bf95fadbcb251257.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a61d772e9cd450716fd98d337c78.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1148,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128391</v>
+        <v>130004</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>113.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128407</v>
+        <v>130455</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>115.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128421</v>
+        <v>130769</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>119.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128445</v>
+        <v>131001</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>99.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128452</v>
+        <v>131315</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>108.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128469</v>
+        <v>131360</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>103.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128544</v>
+        <v>131377</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>116.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128872</v>
+        <v>131827</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128896</v>
+        <v>132329</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>26.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>129923</v>
+        <v>132343</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>127.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>129961</v>
+        <v>132350</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>670.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>129985</v>
+        <v>132374</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>745.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>130004</v>
+        <v>132664</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>470.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>130455</v>
+        <v>133142</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>165.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>130769</v>
+        <v>133159</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>16.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>130851</v>
+        <v>133166</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>310.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>130929</v>
+        <v>133234</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>107.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>131001</v>
+        <v>133289</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>130.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>131315</v>
+        <v>133296</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>44.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>131360</v>
+        <v>133302</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>880.0</v>
+        <v>399.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>