--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -14,161 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:53</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
+    <t>Lista gerada no: 23/08/2026 19:46</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE B PURPLE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
-[...26 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+    <t>IPHONE 15 PRO 128GB GRADO B BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO B NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 35W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R03-B2RTU10/97 1000MHA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUN</t>
-[...44 lines deleted...]
-    <t>IPHONE 14 PRO 128GB ROXO  GRADE B  USA</t>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 SILVER</t>
+  </si>
+  <si>
+    <t>WALK TALK</t>
+  </si>
+  <si>
+    <t>PLAUD</t>
+  </si>
+  <si>
+    <t>GRAVADOR DE VOZ PLAUD NOTE 64GB NB100 STAR</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2  64GB RED SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB VERMELHO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 256GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B GRAY CINZA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE B BANCO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5465f62d8e986f4508607947431b3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba796b9007c74a5a8aa41eb91f932d6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75ba94cb93df8d31bca97815cc5e63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20851fb7165a826f0dbc85c77adeb9fc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce835aa8d116e6130f187e309794561.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80ef7a04fe6033ff7b43928561e3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112910f33149e508fc613080e46f7ba.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32f2c41ba1e57324aabd0d7859335.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a0ba44e9bd80068386facd37cfbb7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7616c890124007f31c6e9bd59b6f28.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ec141f99a10dbec9abb24f32f891c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23d40736dc19993a4eaadb9c543081.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a67bcf01f51e09b07c6b0badfd21.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94101862f5cc334b77e7bdff7a8b5c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b00c7b1d6a5bcc5b7265f5ec66bd4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eb8287c511117e232df7355410601.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d6cee7279ee454984731f34f6105.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184adc59e478894026f887ca9935b54.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49293033ed6f4bf95fadbcb251257.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a61d772e9cd450716fd98d337c78.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f997cd5511a883056c438da836438.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca75b3214e72d6c0a7f60d171b736a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3e1b218957db85aee511efecdcbca.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293432c8cc9f7660c9159241ac99aa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c9ddb3fba7c27041659b8830741e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a981420114ed266954de0d22ce29b4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bdb567b72a98abb11817f3bd1c893.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c17750cf8a41fb29dc6a552931fbb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02671b738d543a325e899b8495f3cca.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285801ff67857b50a56d49b84face4d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac5ea83a79040ec8d4d18e2893434.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c7fb331929285222c766befed779.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94205e891f810bc90c702822d22233.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ff68ee2a0bdb884b5bea4fed2647d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c166582feebe21a708c70934a7e00c3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0e93acf9ec8983a2c4fc67a93768.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65efa3b588a5fbaa95e1373e241a87a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa3e59673c7344b0fc30f045180a5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f965cb9919063a777ded18d4087a3b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ce06a8c1df70a3a266b2c2ae118f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>130004</v>
+        <v>133340</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>470.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>130455</v>
+        <v>133357</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>165.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>130769</v>
+        <v>133364</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>131001</v>
+        <v>133371</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>130.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>131315</v>
+        <v>133388</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>44.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>131360</v>
+        <v>133432</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>880.0</v>
+        <v>615.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>131377</v>
+        <v>134248</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>880.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>131827</v>
+        <v>134279</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>59.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>132329</v>
+        <v>134316</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>119.99</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>132343</v>
+        <v>134484</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>549.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>132350</v>
+        <v>134613</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>549.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>132374</v>
+        <v>134637</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>110.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>132664</v>
+        <v>134712</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>549.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>133142</v>
+        <v>134729</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>275.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>133159</v>
+        <v>134743</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>275.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>133166</v>
+        <v>134767</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>275.0</v>
+        <v>129.99</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>133234</v>
+        <v>134866</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>220.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>133289</v>
+        <v>134873</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>390.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>133296</v>
+        <v>134880</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>399.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>133302</v>
+        <v>134897</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>399.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>