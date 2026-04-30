--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -14,161 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 10/03/2026 08:03</t>
-[...5 lines deleted...]
-    <t>FONE</t>
+    <t>Lista gerada no: 30/04/2026 04:48</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB GRADO A+ LILA</t>
-[...8 lines deleted...]
-    <t>CEL REALME C67  RMX3890  8+256GB SUNNY OASIS</t>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>REALME</t>
-[...22 lines deleted...]
-  <si>
     <t>CEL IPHONE 11  64GB GRADE A -  BRANCO USA</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
+    <t>IPHONE 14 128GB GRADE B AZUL USA</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B ROXO</t>
+  </si>
+  <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
+    <t>IPHONE 12 PRO 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
     <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0836d2bc37847be3866a51a52f85.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba41815b3506957a20ee5a0beee9bd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543385a180bf7dab2bf8f4deacde0d7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8196b084e99170772f4c995dcc9cf9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443d6065de627ee01bf336d343a58c0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f2a208e28ae9ea1177d3d1702635.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010178160ab392fc209f51d5e5fa9ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4db9b066e0e65551ffd3e571088a6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75963df27c90c980f574ac9becf3f8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a61a609810c620a886efc11590031.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c37c8abf5e13ecf8609f0445476f18.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff0717850663b987019fa0f42f819.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c828957df8e9ff95f60c02be36664.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7474a1a96a46bacd2bc9ac83a17c7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0032db8f259a072edc22fa79fe8b5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b27d36fb5dd3a4c5769f0773e1fcce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fbfe447d7012bee2b4d82843bf59c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce58c7d175739c3cad755e5a1fe2e6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3684b1f7bf495b17b82b19ce29bf41.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc8249aebcba75510b88ccf0200e55.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe0153a6cbbccbc265fadf0fcf9f30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdd3039efc2d5b7a7bce4696d45b7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac010e36235822ede0c36b83da045.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b022a414d14800799549ecdcb59e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089acf781e5372f5e93094a1034557.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0370396b22e56fde4859b4980748f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243585a51cbf166127dafca549c01c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae211de81db4a65dfb8ad757da23c3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a14acb221296915472bc1273ca2f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb0953c80bbb6523c56573657745d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab846ae6ca47d585b2221caa2980bfe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c4b3edc116bfa49ea2bdabdcc248.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ee9e174cacf2489a12aeb87e334d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093af38c06323a3917bdc2781b37e3e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66df20a88dde64fe2a27f48a4b6e3b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500681d1c48b2d429408b50c9b08bed0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b223fb5c32de679f00f9062124b9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed794070033585a48865b301e68b14.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ac9791079b52f21c8aa26b418593.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485297d3e4e9a683ee6630efdb816684.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>122979</v>
+        <v>125673</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>123204</v>
+        <v>126588</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>199.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>123280</v>
+        <v>127004</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>230.0</v>
+        <v>387.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>124942</v>
+        <v>127226</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>128.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>125093</v>
+        <v>127394</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>345.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>125444</v>
+        <v>127400</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>810.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>125673</v>
+        <v>127417</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>126588</v>
+        <v>127769</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" t="s">
         <v>21</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>318.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>127004</v>
+        <v>127806</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>387.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>127226</v>
+        <v>128025</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>199.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>127394</v>
+        <v>128131</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>335.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>127769</v>
+        <v>128216</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128025</v>
+        <v>128223</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>14</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>110.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128131</v>
+        <v>128254</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>118.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128216</v>
+        <v>128261</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>128.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128223</v>
+        <v>128285</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>172.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128254</v>
+        <v>128292</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>166.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128261</v>
+        <v>128315</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>166.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128285</v>
+        <v>128353</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
         <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128292</v>
+        <v>128360</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>120.0</v>
+        <v>134.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>