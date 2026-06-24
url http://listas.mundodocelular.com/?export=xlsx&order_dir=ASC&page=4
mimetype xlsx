--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,155 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 04:48</t>
-[...14 lines deleted...]
-    <t>Produtos</t>
+    <t>Lista gerada no: 24/06/2026 03:53</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G   4+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
-[...62 lines deleted...]
-    <t>CEL XIAOMI NOTE 11 PRO    6+128GB  PRETO SWAP</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe0153a6cbbccbc265fadf0fcf9f30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cdd3039efc2d5b7a7bce4696d45b7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac010e36235822ede0c36b83da045.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b022a414d14800799549ecdcb59e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089acf781e5372f5e93094a1034557.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0370396b22e56fde4859b4980748f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243585a51cbf166127dafca549c01c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae211de81db4a65dfb8ad757da23c3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a14acb221296915472bc1273ca2f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bb0953c80bbb6523c56573657745d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab846ae6ca47d585b2221caa2980bfe.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14c4b3edc116bfa49ea2bdabdcc248.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ee9e174cacf2489a12aeb87e334d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093af38c06323a3917bdc2781b37e3e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66df20a88dde64fe2a27f48a4b6e3b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500681d1c48b2d429408b50c9b08bed0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b223fb5c32de679f00f9062124b9d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed794070033585a48865b301e68b14.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83ac9791079b52f21c8aa26b418593.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485297d3e4e9a683ee6630efdb816684.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f4ec41ceb2c9fbaf3c3026a9f1bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085ef2bb3ae9b1491f31688cef142b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8b79b03ad700c7dd5ad4051aa319.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884539d6b6a279553199f0a7cde3bf8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420f97812904d8c42c00d34a040af5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2f1d46f2d8efdd0c916a5862722be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa746b30f9357941bebcb7d9410feeb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3ab6d36d9c0432c4fe2f33cf3336.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e9902c3a95abb5244edac4045750a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdc3003df66427bcec37db87a832e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161225af780cee281cfba01342fa1c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a2fc3dc00a1d288bcaa4856216bba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f3e07252e4b2a23b754aff55fd765.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42bacf47e9896feb0ef64c82021840.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48211c71402c9081ec48958361ee39.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c144831393764920f21bda5954d22b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb4c1d3becfd4b872ec62abc7bc88.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419d18af4cb5f28bbbffce57af9f3b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3ff5db3c37d08cb1318102e6e626.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1262ed8eff14e0be20c1303ba298a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>125673</v>
+        <v>128025</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>12.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>126588</v>
+        <v>128131</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>318.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>127004</v>
+        <v>128216</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>387.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>127226</v>
+        <v>128223</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>127394</v>
+        <v>128254</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>310.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>127400</v>
+        <v>128261</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>310.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>127417</v>
+        <v>128285</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>310.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>127769</v>
+        <v>128292</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>14.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>127806</v>
+        <v>128315</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>280.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128025</v>
+        <v>128353</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128131</v>
+        <v>128391</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>118.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128216</v>
+        <v>128407</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>128.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128223</v>
+        <v>128421</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>172.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128254</v>
+        <v>128445</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>166.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128261</v>
+        <v>128452</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>166.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128285</v>
+        <v>128469</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>120.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128292</v>
+        <v>128872</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>120.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128315</v>
+        <v>128896</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>110.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>128353</v>
+        <v>129961</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>120.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>128360</v>
+        <v>129985</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>134.0</v>
+        <v>680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>