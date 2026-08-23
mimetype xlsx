--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -14,152 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:53</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+    <t>Lista gerada no: 23/08/2026 19:56</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO  5G   8+128GB  PRETO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
-[...31 lines deleted...]
-  <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 6+64GB BRANCO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S 5G 8+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL XIAOMI NOTE 11S   LA   6+128GB PRETO SWAP</t>
   </si>
   <si>
     <t>CEL LG B 220 DUAL SIM FM RADIO GSM 850 900 1800 1900</t>
   </si>
   <si>
     <t>CELULARES</t>
   </si>
   <si>
     <t>LG</t>
   </si>
   <si>
     <t>AURICULAR JBL BLUETOH WAVE 200 TWS  WHITE</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>JBL</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+    <t>IPHONE 15 128GB GRADE A PINK  (PINK)  US</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  PRETO</t>
+    <t>CEL REALME 12X 5G DUAL SIM 6.67" 8GB/256GB GLOWING PRETO</t>
+  </si>
+  <si>
+    <t>REALME</t>
+  </si>
+  <si>
+    <t>CABO APPLE CARREGAMENTO USB-C DE 240W MU</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPAD AIR 2 64GB SWAP 64GB GRAY</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV ATV PRIME 4K ULTRA HD STREMING PLAYER</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>PRIME</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BRANCO SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLACK USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BLUE USA</t>
+  </si>
+  <si>
+    <t>IPHONE SE2 128GB BLACK SWAP USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B PRETO (BLACK)  U</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE B VERDE USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f4ec41ceb2c9fbaf3c3026a9f1bd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085ef2bb3ae9b1491f31688cef142b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8b79b03ad700c7dd5ad4051aa319.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884539d6b6a279553199f0a7cde3bf8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420f97812904d8c42c00d34a040af5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2f1d46f2d8efdd0c916a5862722be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa746b30f9357941bebcb7d9410feeb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f3ab6d36d9c0432c4fe2f33cf3336.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e9902c3a95abb5244edac4045750a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdc3003df66427bcec37db87a832e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a161225af780cee281cfba01342fa1c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a2fc3dc00a1d288bcaa4856216bba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f3e07252e4b2a23b754aff55fd765.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42bacf47e9896feb0ef64c82021840.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48211c71402c9081ec48958361ee39.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c144831393764920f21bda5954d22b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb4c1d3becfd4b872ec62abc7bc88.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419d18af4cb5f28bbbffce57af9f3b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c3ff5db3c37d08cb1318102e6e626.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1262ed8eff14e0be20c1303ba298a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1361acf477606975115f7f81c4faf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b196a2cd77e5be20b5de0418db8d6b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629d8060e32cdcb2de5b3b7bbe0cb8e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910561ea78f30294c46427d00bce550a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72187977b30b65124cfe6041f94ae8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a102e325c6c7d180c5f0cd0e0ad0b8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb43dfe74299c5242e05b618cb38f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd6186d61a5d9c0b6ad93a05a20731.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f35bdd376398b0e9cdf8378c5cdf0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84df9888c753c4df22fff4e3094a43.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704e21c7cae68d89ad279f02eb06ffa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b2f48f26465af0910642f385395ba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaec6393b66288a3ab9884d3044b84.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30d97a964cfffc1c7891749b787e18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0325be9904d9e4e8150fe638b7f5032.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873717ac46ec18ef63e2fabd8ba796.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba8c533aeccf3735bd98ef4bd101f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678709ed42e61fb597d1b96822873cb4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb6708a4598bbcdda53120c3b9aaf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f68d60af979ca7d89c857a44190885.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>128025</v>
+        <v>128353</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>110.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>128131</v>
+        <v>128421</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>118.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>128216</v>
+        <v>128445</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>128.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>128223</v>
+        <v>128452</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>172.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>128254</v>
+        <v>128469</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>166.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>128261</v>
+        <v>128872</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>166.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>128285</v>
+        <v>128896</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>120.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>128292</v>
+        <v>130004</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>120.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>128315</v>
+        <v>130455</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>110.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>128353</v>
+        <v>130769</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>120.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>128391</v>
+        <v>131001</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>113.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>128407</v>
+        <v>131360</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>115.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>128421</v>
+        <v>131827</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>119.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>128445</v>
+        <v>132329</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>99.0</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>128452</v>
+        <v>132343</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>108.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>128469</v>
+        <v>132350</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>103.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>128872</v>
+        <v>132374</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>128896</v>
+        <v>132664</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>549.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>129961</v>
+        <v>133142</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>670.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>129985</v>
+        <v>133166</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F21" s="3">
-        <v>680.0</v>
+        <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>