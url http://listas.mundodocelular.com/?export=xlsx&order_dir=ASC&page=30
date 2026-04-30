--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,119 +14,92 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:22</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 256GB PRETO  GRADE A  HSO</t>
+    <t>Lista gerada no: 30/04/2026 06:06</t>
+  </si>
+  <si>
+    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3 MARRON RETAIL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...38 lines deleted...]
-    <t>MOTO G06 XT2535-0 UY TP4+64 AZUL</t>
+    <t>MOTOROLA G77 XT2621-3 VERDE  RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -149,51 +122,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515dda4ab1573e1ba553781dc8872a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378d9c0db398fab683595a317497564.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf8f3c79d0edc452d1e46f00d6411d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6ab35e6d5ff1c1f369360747d06f1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548157fc87fd14a561308cd98f88640.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91dbe07eac65a7486409c142d173bb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a4bf8436ebc4738dcb781b18d7e1f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313d3c459dba6b3952807c0d3793210.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76d2e5fff5a5da6faba3e5ad4dea62.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c21a9c35c4ed279fb2677ddad921.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34223fe1b1c1c8d65785e0c4b56743.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f003dfd28b7d7b9d63f18d0727b943.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bb8af0d33ff15eb0dc696b3f0fed.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982033f623f4889545a22242e561b3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -231,290 +204,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -781,273 +514,137 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G12"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153393</v>
+        <v>154970</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>495.0</v>
+        <v>193.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153409</v>
+        <v>154994</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>490.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153416</v>
+        <v>155007</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>485.0</v>
-[...135 lines deleted...]
-        <v>86.0</v>
+        <v>255.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>