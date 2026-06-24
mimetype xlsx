--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,92 +14,95 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:06</t>
-[...11 lines deleted...]
-    <t>MOTOROLA G77 XT2621-3 MARRON RETAIL</t>
+    <t>Lista gerada no: 24/06/2026 02:28</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MOTOROLA G77 XT2621-3 VERDE  RETAIL</t>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
   </si>
   <si>
     <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -122,51 +125,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f003dfd28b7d7b9d63f18d0727b943.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081bb8af0d33ff15eb0dc696b3f0fed.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66982033f623f4889545a22242e561b3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970127318da6af571a55c1bf120ec54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8e24583aaec1dbbc26532e4db4de.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0da43788f32580a68f6b9b579b47d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142569f66fc17a79db1a2bfa84fbb7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -204,50 +207,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -514,137 +547,154 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G4"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154970</v>
+        <v>156240</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>193.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154994</v>
+        <v>156257</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>255.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155007</v>
+        <v>156264</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>255.0</v>
+        <v>650.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="52">
+      <c r="A5">
+        <v>156271</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="3">
+        <v>650.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>