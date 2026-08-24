--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,95 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:28</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+    <t>Lista gerada no: 23/08/2026 20:53</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 PRETO  20AH 1000W</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...14 lines deleted...]
-    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY MILAN PRO 20AH 1000W ROSA/BRANCO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY MILAN 20AH 1000W VERMELHO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY V8 EBIKE 15AH 750W PRETO</t>
+  </si>
+  <si>
+    <t>DRONE TQ016 MAX GPS HD C/CONTROL PANTALLA PLEGABLE PRETO/AZUL</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>DRONE P12S CAMARA HD C/CONTROL PANTALLA  PLEGABLE GRAY</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL</t>
+  </si>
+  <si>
+    <t>DRONE P6 CAMARA C/CONTROL PANTALLA PLEGABLE GRAY</t>
+  </si>
+  <si>
+    <t>CAMERA ESPORTIVA SPORTS 4K WIFI C/PANTALLA PRETO</t>
+  </si>
+  <si>
+    <t>CAMERA PORTATIL C/PANTALLA LENTE GIRATORIA PRETO</t>
+  </si>
+  <si>
+    <t>SOPORTE TABLET METAL PLEGABLE B03 360ø</t>
+  </si>
+  <si>
+    <t>SOPORTE TABLET METAL PLEGABLE B03 360ø BRANCO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 VERDE 20AH 1000W</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA BLULORY U2 BRANCO  20AH 1000W</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/128GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/64GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO C81 PRO 4/64GB DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 BLACK GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 DEEP AZUL  GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 VERDE   GLOBAL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 17 4G 4/128 LOTUS PURPLE   GLOBAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -125,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970127318da6af571a55c1bf120ec54.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8e24583aaec1dbbc26532e4db4de.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0da43788f32580a68f6b9b579b47d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142569f66fc17a79db1a2bfa84fbb7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975ab6d62e01c9b3eb90a3e2bfaf48.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee12e2f70d1eb68672dd3ca97c226c1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c03ad7d0be506c996f3160deb4e987.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd111d3ec5d62c7bc707cbabcabfa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015671b0843ef094e39099bf9cbd2a4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81d0999af9ca2a50dcbc83581b4947.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e33e768f33b1e56b101280acbb9e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46e4356d2146fdaa038d03a2770c5d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1607031f8b3812eeb7d24453cbe6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81456587348c76b7c86842c1ea8e6aa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ec140c60a58a91df5c927b2c9f9c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e880273080b643d36ff072dc438422.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94eb84d8724c4ab4a9b5711b787cff.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad5e4e55b5c863c0d6d6675c0360ff.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff620af0b48c8d0a0eebde87c19ff3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461bb415cdf39c5a9899a64283983cc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca09284a9f79dd11b01a50b6707fb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5fb060f85584eb8090259c52eb9c1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b257b05dfc6b7c689f27e4a80c1b54.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97465359423bd34423b526b04537045d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -237,50 +288,530 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -547,154 +1078,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G5"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156240</v>
+        <v>157827</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>325.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156257</v>
+        <v>157834</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>290.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156264</v>
+        <v>157841</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>650.0</v>
+        <v>810.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156271</v>
+        <v>157858</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>720.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="52">
+      <c r="A6">
+        <v>157865</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>650.0</v>
+      <c r="F6" s="3">
+        <v>59.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="52">
+      <c r="A7">
+        <v>157872</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="3">
+        <v>49.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="52">
+      <c r="A8">
+        <v>157889</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="3">
+        <v>48.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="52">
+      <c r="A9">
+        <v>157896</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F9" s="3">
+        <v>25.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="52">
+      <c r="A10">
+        <v>157902</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="3">
+        <v>27.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="52">
+      <c r="A11">
+        <v>157919</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="3">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="52">
+      <c r="A12">
+        <v>157933</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="3">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="52">
+      <c r="A13">
+        <v>157957</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="3">
+        <v>820.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="52">
+      <c r="A14">
+        <v>157964</v>
+      </c>
+      <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3">
+        <v>820.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>157988</v>
+      </c>
+      <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="3">
+        <v>122.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>158008</v>
+      </c>
+      <c r="C16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="3">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>158015</v>
+      </c>
+      <c r="C17" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="3">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>158022</v>
+      </c>
+      <c r="C18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>158039</v>
+      </c>
+      <c r="C19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>158046</v>
+      </c>
+      <c r="C20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="3">
+        <v>165.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>158053</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="3">
+        <v>165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>