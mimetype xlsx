--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,164 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 04:55</t>
-[...2 lines deleted...]
-    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+    <t>Lista gerada no: 24/06/2026 03:53</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+    ROXO</t>
+  </si>
+  <si>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B ROXO</t>
+  </si>
+  <si>
+    <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
-  </si>
-[...82 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56972196852b3d00d894c4d5e3a2d07b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0644e31fc28791a2eda4d4de29d9e95.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39dd3a80dd159708c871307e792436.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376a7b5a18a87a7ecba4296cacbcf3d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072675e48c5a9b2f12ddffc4c83c7aa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88676f8627368ec88651c529ad056eb2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8e20cc58e2d56312421db6719e6c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cab8750263d0cbda2b78d5e3e917f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92b06e7885b6a6a50a748f5524757.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9c8281f4d2eca2251e8faf00c95f1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ad475d722c254194cd3f367b1c94.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c1d92aecf590ea85dc65d98dacdc0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a5b20f7c75cae8edc1ad83de7f4b0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57229d6046ef886c9dd52aded29b22d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930bb9d64eb163f29b467173dde0b5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aed9d374806f8c7aa128ba0ed43d63.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50f384cea1da4f2f9320ff3616f31d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b5e7d0d317291c87757010e6784b4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915157b90b19a90073d08c2398bb0475.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438050255db16ae91f089d385ac80412.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8f4e9dbf7a20b4a08d67d7e13083.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9508b23fc106b8a12911ca11998bd1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82565bce05d858b534185ee7d8801fb0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8fb155cb7a3564fa13bacd967bbd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b9d6f35979dd4faa18bf814f888d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eab4b4cc4f4c059bdcfe3f8e97be0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d7a2ff04a7eca41f7736f07a966f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7973f936b45910f4899e7c50c2475b4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6e0b81fdd9ad16493d120c577aff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6fa8a7662718149bbd40d6fb7760.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73a718186a004b8583466918e454a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056cf36e3a11cc507dea8cca7771005.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965e5a9eab3f4a68ad933c9c4916eb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f64f55407e5f86d2033ec3850828.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7170c748126a1a3b68cd299d8db92a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9e531984185d162c05f0d0ab38fe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d46d51c5ac76fcc78c81e33f9cfa95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6c028e5b4674196e71d5020f8e0e4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293416fe695b4f93fa35372d6c6b67db.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd8373a6046303d069e4700bda0c7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1136,386 +1133,386 @@
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>117920</v>
+        <v>118194</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>117937</v>
+        <v>118200</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>11.5</v>
+        <v>310.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>117944</v>
+        <v>118798</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>11.5</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>117951</v>
+        <v>119009</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>11.5</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>118187</v>
+        <v>120999</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>310.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>118194</v>
+        <v>121125</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>310.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>118200</v>
+        <v>121590</v>
       </c>
       <c r="C8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>310.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>118798</v>
+        <v>122573</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>450.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>119009</v>
+        <v>122610</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>410.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>120999</v>
+        <v>122979</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>229.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>121118</v>
+        <v>123280</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>560.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>121125</v>
+        <v>123297</v>
       </c>
       <c r="C13" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" t="s">
         <v>22</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>530.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>121330</v>
+        <v>124430</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>116.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>121590</v>
+        <v>125444</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>121972</v>
+        <v>125673</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>435.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>122573</v>
+        <v>126588</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>122979</v>
+        <v>127004</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>15.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>124430</v>
+        <v>127394</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>21.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>125093</v>
+        <v>127417</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>330.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>125444</v>
+        <v>127769</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>670.0</v>
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>