--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -34,141 +34,141 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:53</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+    <t>Lista gerada no: 23/08/2026 19:47</t>
+  </si>
+  <si>
+    <t>IPHONE 12   128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  AZUL</t>
+  </si>
+  <si>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 25W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
+  </si>
+  <si>
+    <t>CARR. MAGSAFE BATTERY PACK 5000 MAH  BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB GRADE A   DORADO    USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BLUE (AZUL)</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...67 lines deleted...]
-  <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE B ROXO</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE ROFFE EARBUDS A70 ANC PODS WITH DISPLAY</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE 8+128GB PRETO SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI MI 11 LITE   5G NE 8+128GB  PRETO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    6+64GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +   5G  8+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO+ 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO +5G   6+128GB  AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO 5G   6+128GB  AZUL SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI NOTE 11 PRO    8+128GB  AZUL SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8f4e9dbf7a20b4a08d67d7e13083.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9508b23fc106b8a12911ca11998bd1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82565bce05d858b534185ee7d8801fb0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd8fb155cb7a3564fa13bacd967bbd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497b9d6f35979dd4faa18bf814f888d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eab4b4cc4f4c059bdcfe3f8e97be0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d7a2ff04a7eca41f7736f07a966f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7973f936b45910f4899e7c50c2475b4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6e0b81fdd9ad16493d120c577aff.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b6fa8a7662718149bbd40d6fb7760.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73a718186a004b8583466918e454a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056cf36e3a11cc507dea8cca7771005.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11965e5a9eab3f4a68ad933c9c4916eb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730f64f55407e5f86d2033ec3850828.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7170c748126a1a3b68cd299d8db92a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9e531984185d162c05f0d0ab38fe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d46d51c5ac76fcc78c81e33f9cfa95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6c028e5b4674196e71d5020f8e0e4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293416fe695b4f93fa35372d6c6b67db.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd8373a6046303d069e4700bda0c7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c2fa1107a9b673d159ee2c7ca8cdc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764fdc2a8da402c72cb5ce900e3eaf8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f25cf19bc11e21c5b0d3102d19f9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ababce606c293c08814bfadcbd3ad1c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5bde4a7e0a5f302db3e6036af7989.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e3ddff418f7928a13e3dfd48748d6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d44136f7cd27c2a9d020e66bb8c3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf490f6033c8d7e7d94519311767457.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8aed368c2de4f6043e1205ff1f7f9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d976db2f3caff3d37dda56e70f71.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862e1e07623ea864609cb4dcbb0609.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb8d8835a8b89fba9d8af3bbd94b03.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790d51e1face6ce89585eaaaf8e5b30.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf955f84c3cf332a36a003fbed3bc34.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6570f1c4caa38d02b147d74412fe01.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47755c8d4cbd06896afaf6fd50494ca8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c02ada008c4cea6ea3d260c70af8c8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ea3428425043c66fab3a8a4e4b3f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f8d39fd2a794de3a69ee4c2630fac.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08203f83a52ddaddf828b9ffd33a8c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>118194</v>
+        <v>122610</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>310.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>118200</v>
+        <v>122979</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>310.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>118798</v>
+        <v>123280</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>450.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>119009</v>
+        <v>124430</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>385.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>120999</v>
+        <v>124737</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>235.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>121125</v>
+        <v>125444</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>510.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>121590</v>
+        <v>125673</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>14.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>122573</v>
+        <v>126588</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>122610</v>
+        <v>127004</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>235.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>122979</v>
+        <v>127394</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>123280</v>
+        <v>127769</v>
       </c>
       <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
         <v>25</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>235.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>123297</v>
+        <v>128025</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>235.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>124430</v>
+        <v>128131</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>22</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>21.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>125444</v>
+        <v>128216</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>22</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>670.0</v>
+        <v>128.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>125673</v>
+        <v>128223</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>172.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>126588</v>
+        <v>128254</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>309.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>127004</v>
+        <v>128261</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>350.0</v>
+        <v>166.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>127394</v>
+        <v>128285</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>290.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>127417</v>
+        <v>128292</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>290.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>127769</v>
+        <v>128315</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>14.0</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>