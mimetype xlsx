--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,143 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 15:05</t>
-[...2 lines deleted...]
-    <t>INFINIX HOT 60 PRO+ X6886 8/256 PRETO  6.78" 50MP/13MP</t>
+    <t>Lista gerada no: 30/04/2026 04:52</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 3 49MM GPS+CELL  PRETO  C/GARANTIA APPLE SWAP</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER A3523 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3525</t>
+  </si>
+  <si>
+    <t>1,440.00</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO 128GB  GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO TAB TB311FU TELA 10.1" 4GB/ 128GB FONE+CAPA  GRAY</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,700.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB AZUL  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
-  </si>
-[...64 lines deleted...]
-    <t>IPHONE 15 256GB PRETO  GRADE A  HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef154ddacea097b6c45a90f3ccc53c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231942f21396d62ea1e205bc58149b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f437fcd52c5687df4b289cb64559115.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82139b4843c34bda82bb92e688175167.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fa07dbc741a01b3af6b6051660bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c87f134b680ebc7a255c78c63c2b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236bfdbd8003e91284a24f4f81537e7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89336b934af9822eca3301561892b4e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bfcaa9ff42f0cb109c4c474946a4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1926876af7969f3c4eb064934dd5ab.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c922166cb73f19ddf17ef839699a22.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf731d9288291484d0cb582fbb8cd786.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ec97cb751d865952f2dd295e3438e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdfa70c9d7d7b9d2f06f5d64f02101.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b8ff7832995b7d3b78f96b1aa343b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fadfce12e7666ae58b2b4fb5a30ae7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f09b063d1d2216733c792a193071.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160cbd44ed2f5da864fc166fe2b0d1a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67678b97b7255539bfd2b65e24b849.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056338c2bda84c8f82ae50969e8af1ec.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa75de879e1f80a0f56325937df2c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bd947e60f139c1abef056a148518.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11e5f9042685835e59599c22dec75.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a05da299db8aa7e27456f422b78b6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461e1be9797fdc2a1c5ce65a862e0d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b783886e856007e2e7910c813fbf36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9138de1509be065aa6b3f2f8da37e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecb1174aa0461b39ec72d2ae2013c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b17d253dc2d9a1338a00694519a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4378cfc8d7fe361bf1f462fe497727.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f678e5ae5ddecb0936d3393e517804.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce303d8c0037f295b8adf594acaf936.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fec52056a3945541b79d8fa4d4ddf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af55cb90e0766c5761a36f24f43679.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb292ced96a80cff1c7bf51988b813.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd6452be8fa26378e8581b6e19b229.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c75add61c92e93af3b3c9a7317897.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d170f3283cae21c0905fba477653bb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd74cacf57853147ad02300e101106f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c732eb24e70930297ecbb550930f7b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153188</v>
+        <v>154437</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>202.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153195</v>
+        <v>154444</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>202.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153201</v>
+        <v>154604</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>203.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153218</v>
+        <v>154628</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>204.0</v>
+        <v>12</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153225</v>
+        <v>154666</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>147.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153232</v>
+        <v>154673</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>147.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153249</v>
+        <v>154680</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>147.0</v>
+        <v>12</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153256</v>
+        <v>154703</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>147.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153263</v>
+        <v>154727</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>129.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153270</v>
+        <v>154734</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>95.0</v>
+        <v>12</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153287</v>
+        <v>154819</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>79.0</v>
+        <v>12</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153294</v>
+        <v>154826</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>79.9</v>
+        <v>12</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153300</v>
+        <v>154840</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F14" s="3">
-        <v>79.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153317</v>
+        <v>154857</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>79.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153324</v>
+        <v>154864</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>469.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153331</v>
+        <v>154871</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>348.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153362</v>
+        <v>154888</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>410.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153379</v>
+        <v>154932</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>440.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153386</v>
+        <v>154956</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>440.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153393</v>
+        <v>154963</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>495.0</v>
+        <v>229.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>