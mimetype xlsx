--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,167 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 04:52</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+    <t>Lista gerada no: 24/06/2026 00:46</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...7 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 17 PRO 256GB SILVER A3523 ANATEL E-SIM+SIM</t>
-[...5 lines deleted...]
-    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB PRETO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15 PRO 8/256 TITANIUM</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS 4 MXP63LL/A WHITE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”  3.2  1TB SWAP INT</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
-[...62 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa75de879e1f80a0f56325937df2c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bd947e60f139c1abef056a148518.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd11e5f9042685835e59599c22dec75.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a05da299db8aa7e27456f422b78b6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461e1be9797fdc2a1c5ce65a862e0d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b783886e856007e2e7910c813fbf36.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9138de1509be065aa6b3f2f8da37e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fecb1174aa0461b39ec72d2ae2013c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9b17d253dc2d9a1338a00694519a5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4378cfc8d7fe361bf1f462fe497727.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f678e5ae5ddecb0936d3393e517804.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce303d8c0037f295b8adf594acaf936.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fec52056a3945541b79d8fa4d4ddf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af55cb90e0766c5761a36f24f43679.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb292ced96a80cff1c7bf51988b813.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd6452be8fa26378e8581b6e19b229.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c75add61c92e93af3b3c9a7317897.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d170f3283cae21c0905fba477653bb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd74cacf57853147ad02300e101106f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c732eb24e70930297ecbb550930f7b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cf8db66e5e3d386749c2cc78a240.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191921677f8b128dddac39750bf5a0fe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2148fc301db08f4d6b5dc9cd8f7601.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb36dbd9b4f04edeffd62405120eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077c28e1760f0f64f915a86c825c73c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51956a43b42528180565a41e6d41640.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acbd8e56c18b4ec54e06cb123f0b8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc96595c2e0eeabc42ed4579805d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a8166bd97d2aea32bc3703f0c389.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1988ac09606a214fb0038d9958b21d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd4b549cfc228563fbec48b4f513e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e07dcef6d8f8f4bff2fdca3a0666.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbf26e404446f60d16266ab586e673.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81181c93b1455e613675dbbabe7ee39d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561034bd6a80d511c3394181b71a7d99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcf7acff25763d1189503081d961c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce148840c9d651b108d39c502851f5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcbd2f2030a013f246ea4e09a024b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70431973394cf24cdc01a90b212a21f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2971f5fb408ee832a7914c21d329.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154437</v>
+        <v>155892</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>56.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154444</v>
+        <v>155953</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>56.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154604</v>
+        <v>155960</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>660.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154628</v>
+        <v>155984</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="F5" s="3">
+        <v>493.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154666</v>
+        <v>155991</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>445.0</v>
+        <v>493.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154673</v>
+        <v>156035</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>360.0</v>
+        <v>236.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154680</v>
+        <v>156042</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>9</v>
+      </c>
+      <c r="F8" s="3">
+        <v>122.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154703</v>
+        <v>156080</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>295.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154727</v>
+        <v>156127</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>165.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154734</v>
+        <v>156134</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="F11" s="3">
+        <v>105.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154819</v>
+        <v>156141</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="F12" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154826</v>
+        <v>156158</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>19</v>
+      </c>
+      <c r="F13" s="3">
+        <v>125.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154840</v>
+        <v>156165</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154857</v>
+        <v>156172</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F15" s="3">
-        <v>17.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154864</v>
+        <v>156189</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154871</v>
+        <v>156196</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F17" s="3">
-        <v>26.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154888</v>
+        <v>156202</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="F18" s="3">
-        <v>26.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154932</v>
+        <v>156219</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F19" s="3">
-        <v>485.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154956</v>
+        <v>156226</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>229.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154963</v>
+        <v>156233</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F21" s="3">
-        <v>229.0</v>
+        <v>330.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>