--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 00:46</t>
+    <t>Lista gerada no: 24/06/2026 02:28</t>
   </si>
   <si>
     <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
   </si>
   <si>
     <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
   </si>
   <si>
     <t>XIAOMI POCO X8 PRO MAX 12/512GB PRETO</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>XIAOMI POCO X8 PRO MAX 12/512GB AZUL</t>
   </si>
@@ -173,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cf8db66e5e3d386749c2cc78a240.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191921677f8b128dddac39750bf5a0fe.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2148fc301db08f4d6b5dc9cd8f7601.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb36dbd9b4f04edeffd62405120eb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077c28e1760f0f64f915a86c825c73c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51956a43b42528180565a41e6d41640.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acbd8e56c18b4ec54e06cb123f0b8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc96595c2e0eeabc42ed4579805d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a8166bd97d2aea32bc3703f0c389.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1988ac09606a214fb0038d9958b21d1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd4b549cfc228563fbec48b4f513e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e07dcef6d8f8f4bff2fdca3a0666.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbf26e404446f60d16266ab586e673.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81181c93b1455e613675dbbabe7ee39d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561034bd6a80d511c3394181b71a7d99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bcf7acff25763d1189503081d961c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce148840c9d651b108d39c502851f5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcbd2f2030a013f246ea4e09a024b9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70431973394cf24cdc01a90b212a21f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c2971f5fb408ee832a7914c21d329.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8309229287f454824e12dde76aaafe2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347080cf523231162b9ed3b80535d7b5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcddd78a9d569d72cd02738d9867ba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35a14008adf4bf38af1f711833d96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987d8d1279b25c0b08f05bc1281f7f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8626e6b3b6c16e6dbca88bc48f5841.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad6132582a747d28964fc6576697a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2997f78c4a7266107f357394a2c2803.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce5f29a06fecc92065d43cd8a36c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896a76a5097641191a8d8136e2896f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8467981052df8018ebcce959427b34.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff803fbe06d860f25cfbaf70fb7b13.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f1386948d21d8139b5f9b65e4a75.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044992fdfc1f372bca7b1f0f1ee16cf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2445f95c5c9b93a2f945088673c5c66.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c346ec085560676a84c4887f74b26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760257d0f6841d4b221320456ddf564f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3111e26f8c38a7c4977dee3e0246.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef96fb9021bd57463a14a9bbd0f40.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22607b590c4a015663355a48124d3cb4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>