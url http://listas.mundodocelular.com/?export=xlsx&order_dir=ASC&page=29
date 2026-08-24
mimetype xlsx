--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,143 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:28</t>
-[...2 lines deleted...]
-    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
+    <t>Lista gerada no: 23/08/2026 20:53</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A BRANCO  HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
-[...23 lines deleted...]
-    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
+    <t>ULEFONE ARMOR BLACK MINI 20  PRO 8/256GB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
-[...29 lines deleted...]
-    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+    <t>ULEFONE ARMOR BLACK X32 6 RAM /128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  X32 PRO 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8 BLACK 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  PRETO 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8RAM /256GB</t>
+  </si>
+  <si>
+    <t>XLINK 7 BLACK WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>XLINK 7 SAND DUNE WALKIE TALKIE GLOBAL NET 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP DESERT TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP BRANCO TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP BLACK TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB AMERICANO SWAP NATURAL TITANIUM RF</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB PRETO HSO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB HSO BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPAD 8TH 10.2´´   2020  32GB WIFI BRANCO SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB SWAP A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB SWAP A DOURADO  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 1TB GRAY GRADE  A   SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8309229287f454824e12dde76aaafe2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347080cf523231162b9ed3b80535d7b5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcddd78a9d569d72cd02738d9867ba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c35a14008adf4bf38af1f711833d96.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67987d8d1279b25c0b08f05bc1281f7f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8626e6b3b6c16e6dbca88bc48f5841.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad6132582a747d28964fc6576697a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2997f78c4a7266107f357394a2c2803.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce5f29a06fecc92065d43cd8a36c4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896a76a5097641191a8d8136e2896f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8467981052df8018ebcce959427b34.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff803fbe06d860f25cfbaf70fb7b13.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873f1386948d21d8139b5f9b65e4a75.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044992fdfc1f372bca7b1f0f1ee16cf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2445f95c5c9b93a2f945088673c5c66.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c346ec085560676a84c4887f74b26.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760257d0f6841d4b221320456ddf564f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3111e26f8c38a7c4977dee3e0246.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef96fb9021bd57463a14a9bbd0f40.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22607b590c4a015663355a48124d3cb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a421e522f887c099b54f4ce2a530a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a25c6b5f77e0273abfbdd26351e07a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e92886c1a6acccfdce4a97120c5e8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874a90fd604bd75effa33d3cfb15c6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee17a61f9e9431a9827bed8d1c4a92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c119ca1e08eec2d18c24d82f3d097d9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5176328980a3c3bbd72e3a7972835.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca00ef0138c1387455d8e4bdd6d7656.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d347d45ea0ca4b5e7acf940632878e3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9aa264c88a0ef7ba850601f52a24.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb008a88745250f65fdc19ae66e7fa67.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a1f89ac15a806bf7a4b2c21e601c4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d22ebc9699eaa97274ad26e2bd124a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a63b196c21b79914622610445750d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaced4c6c90e17d4978cdf0dc182d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c8051ef01b5a12d87625b8047fa3a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c00f3996c6ea8a32eee40724dbf0a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d7f2d34d8979a7fd2e05e81e1fcdb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19f6ac5612b7f9422cbd8eebc98cf.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69968d3df4ec680529eca8b33592de6e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155892</v>
+        <v>157520</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>239.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155953</v>
+        <v>157544</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>530.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155960</v>
+        <v>157551</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>585.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155984</v>
+        <v>157568</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>493.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155991</v>
+        <v>157575</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F6" s="3">
-        <v>493.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156035</v>
+        <v>157582</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F7" s="3">
-        <v>236.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156042</v>
+        <v>157599</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>122.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>156080</v>
+        <v>157605</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F9" s="3">
-        <v>620.0</v>
+        <v>322.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>156127</v>
+        <v>157612</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F10" s="3">
-        <v>207.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>156134</v>
+        <v>157629</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="F11" s="3">
         <v>105.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>156141</v>
+        <v>157636</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>125.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>156158</v>
+        <v>157643</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>125.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>156165</v>
+        <v>157667</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>129.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>156172</v>
+        <v>157674</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>129.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>156189</v>
+        <v>157742</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>189.0</v>
+        <v>428.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>156196</v>
+        <v>157759</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>189.0</v>
+        <v>428.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>156202</v>
+        <v>157766</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>218.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>156219</v>
+        <v>157773</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>218.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>156226</v>
+        <v>157780</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>425.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>156233</v>
+        <v>157797</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>330.0</v>
+        <v>555.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>