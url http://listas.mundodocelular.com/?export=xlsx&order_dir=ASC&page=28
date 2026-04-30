--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -14,140 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:05</t>
-[...2 lines deleted...]
-    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+    <t>Lista gerada no: 30/04/2026 06:07</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ABC</t>
-[...11 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Black</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 12/512GB 5G GLOBAL  PRETO</t>
-[...41 lines deleted...]
-    <t>XIAOMI REDMI NOTE 15 5G 8+256 PRETO</t>
+    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFF4LL/A - AZUL</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFA4LL/A -  BRANCO</t>
+  </si>
+  <si>
+    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFH4LL/A - Pink</t>
+  </si>
+  <si>
+    <t>IPHONE 16E 128GB BLACK LL/A OPEN BOX C/GARANTIA APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
+  </si>
+  <si>
+    <t>1,185.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR MDHA4LL/A 13.6" CHIP M5 16RAM /512G SSD SKY AZUL</t>
+  </si>
+  <si>
+    <t>1,215.00</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BRANCO TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B  AZUL AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK SWAP USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499f6affa5b9c1af7da3fc09b2722c9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432aeeeebbb3cfb6402a36262c46161.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ffe5448b122f39b61fae019effd81.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e0933ae6a078fda809048f9509fc4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a0a767fefde2ca5ab2a493e987aa5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1682c84710641b189b4aabc8814178c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac363c8a2f964f1c160367948b4e7fb6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd9d4cbd74cf4ccdbdcf406d54f64b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f994759882b3dde5b5887974c4904.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b821631026f576f7fb84a3c602fa7e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352b2001042e8aa0793a69982545b8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c2547cf76b42763e89a53d2a0b3e3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de9a05d1c5766239b60551d9c3237.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa05f473251117ba5f00679472031.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e3f23f6d6e25d3e78908448ea8b7e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d9a24952c6d373e46a14ac1cc2e5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e62f1ee1de7f4ede05259c08c9a41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00339ae7a8813df27080be43b45e8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacd18565752a183bd52a4f9fb72a11.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce63a5d2d33b46e40f769c9d6dceb9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1024837ad697a85e7356b672b901.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a453548b6257880e454af013a67264c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3baea8e378917b5c10bd7a69bce65.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc398a07baa46f041038a536f8b9a79.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58029fcf39c4461540f59c6331d91078.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a96f1d728fc32e0f319797586191e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff8fda39c6615b581078258d11405.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237aae8ab387726a069f3cf5e577a86.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3de4ed1184d8ab0642d2d106c8f4f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1b64192dfe845ca9440607870293.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f732c69da65291df772d64e9934935.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a336c3cb1ceafbbba792f4ebaa4a53b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045bb9da2a1e67b89494ff51ef59d8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -552,50 +579,260 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="457200" cy="590550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -862,307 +1099,426 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152815</v>
+        <v>153867</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>23.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152846</v>
+        <v>153928</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>13.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152853</v>
+        <v>153973</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>375.0</v>
+        <v>688.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152860</v>
+        <v>153980</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>345.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152877</v>
+        <v>153997</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>345.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152884</v>
+        <v>154017</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>285.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152891</v>
+        <v>154031</v>
       </c>
       <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>285.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152907</v>
+        <v>154055</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>285.0</v>
+        <v>14</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152914</v>
+        <v>154086</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>6.25</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152945</v>
+        <v>154093</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>31.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152990</v>
+        <v>154109</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>279.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153003</v>
+        <v>154147</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>279.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153010</v>
+        <v>154178</v>
       </c>
       <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="3">
+        <v>210.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="52">
+      <c r="A15">
+        <v>154284</v>
+      </c>
+      <c r="C15" t="s">
         <v>29</v>
       </c>
-      <c r="D14" t="s">
-[...6 lines deleted...]
-        <v>223.0</v>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="3">
+        <v>680.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="52">
+      <c r="A16">
+        <v>154307</v>
+      </c>
+      <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>31</v>
+      </c>
+      <c r="F16" s="3">
+        <v>105.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="52">
+      <c r="A17">
+        <v>154345</v>
+      </c>
+      <c r="C17" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="3">
+        <v>124.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="52">
+      <c r="A18">
+        <v>154352</v>
+      </c>
+      <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18" s="3">
+        <v>118.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="52">
+      <c r="A19">
+        <v>154406</v>
+      </c>
+      <c r="C19" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="52">
+      <c r="A20">
+        <v>154413</v>
+      </c>
+      <c r="C20" t="s">
+        <v>37</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="52">
+      <c r="A21">
+        <v>154420</v>
+      </c>
+      <c r="C21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="3">
+        <v>595.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>