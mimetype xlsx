--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,167 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:07</t>
-[...2 lines deleted...]
-    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+    <t>Lista gerada no: 24/06/2026 02:28</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512GB 8 PULGADAS  ORANGE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>HONOR</t>
-[...11 lines deleted...]
-    <t>Apple Macbook Neo (2026) 13" A18 Pro 256 GB MHFF4LL/A - AZUL</t>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7 POLGADAS PRETO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND AZUL</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10000 PLUS AND VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFA4LL/A -  BRANCO</t>
-[...44 lines deleted...]
-    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO TEAL</t>
+  </si>
+  <si>
+    <t>IPHONE 16 512GB AMERICANO SWAP HSO ULTRAMARINE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 14 256GB AMERICANO SWAP HSO AMARELO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 1TB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A15 5G 128GB DS BLACK SWAP</t>
   </si>
   <si>
     <t>SAMSUNG</t>
-  </si>
-[...19 lines deleted...]
-    <t>IPHONE 16 128GB PINK SWAP USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aa05f473251117ba5f00679472031.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e3f23f6d6e25d3e78908448ea8b7e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4d9a24952c6d373e46a14ac1cc2e5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e62f1ee1de7f4ede05259c08c9a41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b00339ae7a8813df27080be43b45e8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacd18565752a183bd52a4f9fb72a11.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce63a5d2d33b46e40f769c9d6dceb9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1024837ad697a85e7356b672b901.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a453548b6257880e454af013a67264c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3baea8e378917b5c10bd7a69bce65.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc398a07baa46f041038a536f8b9a79.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58029fcf39c4461540f59c6331d91078.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a96f1d728fc32e0f319797586191e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ff8fda39c6615b581078258d11405.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237aae8ab387726a069f3cf5e577a86.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3de4ed1184d8ab0642d2d106c8f4f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b1b64192dfe845ca9440607870293.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f732c69da65291df772d64e9934935.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a336c3cb1ceafbbba792f4ebaa4a53b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045bb9da2a1e67b89494ff51ef59d8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514ef872eca9c0b967ca6a0f03adc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca167142468d84e444d1a31e787e8d7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd386ab8ec5f0f2c5059a1dac73c44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7eec3f833e8fccade820f0c0303cd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa20138a6acc01d9a09d6cadae448.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de372851c75cd295f76a8f854d79d4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19614ddfae0711555095894427615.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741ee07ecd63c130ff880a90dec53b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c58a176d035ce8d936c1230407448.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999492d182bad868df6571e7f0dbb18.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0bd2b406252f5f6d36bfff97b9b35.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c47d918a1e7c226f7039ded4fd1c0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bd5dd94a465a5999a75a66568ecd4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e00a9519445d74b0ad7340634cd8c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f93b71e30c5b83b799ddcba8dd44.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2580d5d5c281fd5705fab29cd4e0b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6329917ee0bf5bd8196aef11025823.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a68c26686f08b3e97e3226754c3eff.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf621488ea14e6ef0f8761bd0cb2d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75965d341fb825f9c395f28758ec3a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153867</v>
+        <v>155588</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>115.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153928</v>
+        <v>155595</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>49.9</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153973</v>
+        <v>155601</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>688.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153980</v>
+        <v>155618</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>680.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153997</v>
+        <v>155649</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>680.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154017</v>
+        <v>155656</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>455.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154031</v>
+        <v>155663</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="3" t="s">
-        <v>19</v>
+      <c r="F8" s="3">
+        <v>345.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154055</v>
+        <v>155700</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>21</v>
+      <c r="F9" s="3">
+        <v>605.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154086</v>
+        <v>155724</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>18.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154093</v>
+        <v>155731</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154109</v>
+        <v>155748</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154147</v>
+        <v>155755</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>950.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154178</v>
+        <v>155762</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>210.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154284</v>
+        <v>155779</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>680.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154307</v>
+        <v>155816</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>105.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154345</v>
+        <v>155823</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>124.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154352</v>
+        <v>155830</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>118.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154406</v>
+        <v>155847</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
-      <c r="F19" s="3" t="s">
-        <v>36</v>
+      <c r="F19" s="3">
+        <v>815.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154413</v>
+        <v>155854</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
-      <c r="F20" s="3" t="s">
-        <v>36</v>
+      <c r="F20" s="3">
+        <v>960.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154420</v>
+        <v>155878</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>595.0</v>
+        <v>99.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>