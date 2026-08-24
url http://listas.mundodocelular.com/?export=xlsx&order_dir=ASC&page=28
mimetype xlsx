--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,143 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:28</t>
-[...2 lines deleted...]
-    <t>TABLET CIDEA  CM 817 AIR 8/512GB 8 PULGADAS  ORANGE</t>
+    <t>Lista gerada no: 23/08/2026 20:53</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BEIJE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>CIDEA</t>
-[...11 lines deleted...]
-    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH PINK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 128GB AMERICANO SWAP HSO AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
-[...44 lines deleted...]
-    <t>SAMSUNG</t>
+    <t>IPHONE 16 PLUS 128GB GRADE A AZUL SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A PRETO  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO SWAP HSO GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AMARELO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A AZUL  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A VERDE   HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 512GB GRADE A AMARELO  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 128GB GRADE A VERDE  TEAL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 512GB AMERICANO SWAP GRAY HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO VERDE  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO BRANCO SWAP  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A ROSA HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A PRETO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PLUS 256GB GRADE A AZUL  HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514ef872eca9c0b967ca6a0f03adc2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca167142468d84e444d1a31e787e8d7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd386ab8ec5f0f2c5059a1dac73c44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7eec3f833e8fccade820f0c0303cd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0caa20138a6acc01d9a09d6cadae448.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de372851c75cd295f76a8f854d79d4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19614ddfae0711555095894427615.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8741ee07ecd63c130ff880a90dec53b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c58a176d035ce8d936c1230407448.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999492d182bad868df6571e7f0dbb18.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0bd2b406252f5f6d36bfff97b9b35.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c47d918a1e7c226f7039ded4fd1c0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bd5dd94a465a5999a75a66568ecd4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e00a9519445d74b0ad7340634cd8c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f93b71e30c5b83b799ddcba8dd44.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2580d5d5c281fd5705fab29cd4e0b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6329917ee0bf5bd8196aef11025823.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a68c26686f08b3e97e3226754c3eff.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf621488ea14e6ef0f8761bd0cb2d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75965d341fb825f9c395f28758ec3a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fc1e682684143380463e1be04b577.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881b5ad388df8d8e67807bc004313ee.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275a99fb9585b1bd690624747beee5c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a0b6c3ed58b5f8d937a56addb75ef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712829306c3e377931e3535fbd6fa67.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff2c8a5c75d24d1fdcceb73439f376.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ca82cd1763d13a630b5b7c02608d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a307dcccc69aa4585ef9f0f2603e5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9e233c727b687eaea875bc88e6ac0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03e49e502c580f563615ade780a6d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc925776272359112918344b444f2b4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5a816699b2e304fbb19b49468ff5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9f82c23aedccbdb1a7e7725dbacd2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de10b9c5697a05a129a5fb38f5c88.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019550f2561c4bd9e256d9eefe2fb14.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e150ea3cb8cadae3560250b30049aa1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed363e7f47687cc093ff2d5eb9e98f35.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ac1aaa4c8f25a8326a86f8dc2b50.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1f206695ba95d5bd8d40b47015aea.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd259ef1177d936b74b8fb4f07289e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>155588</v>
+        <v>157216</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>62.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>155595</v>
+        <v>157223</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>59.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>155601</v>
+        <v>157230</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>83.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>155618</v>
+        <v>157247</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>83.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>155649</v>
+        <v>157254</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>340.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>155656</v>
+        <v>157278</v>
       </c>
       <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>340.0</v>
+        <v>365.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>155663</v>
+        <v>157308</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>345.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>155700</v>
+        <v>157322</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>605.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>155724</v>
+        <v>157339</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>665.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>155731</v>
+        <v>157360</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>670.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>155748</v>
+        <v>157384</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>660.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>155755</v>
+        <v>157391</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F13" s="3">
-        <v>835.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>155762</v>
+        <v>157407</v>
       </c>
       <c r="C14" t="s">
         <v>22</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F14" s="3">
-        <v>835.0</v>
+        <v>499.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>155779</v>
+        <v>157414</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>835.0</v>
+        <v>648.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>155816</v>
+        <v>157445</v>
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>365.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>155823</v>
+        <v>157452</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>650.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>155830</v>
+        <v>157469</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>650.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155847</v>
+        <v>157490</v>
       </c>
       <c r="C19" t="s">
         <v>27</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>815.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155854</v>
+        <v>157506</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>960.0</v>
+        <v>695.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155878</v>
+        <v>157513</v>
       </c>
       <c r="C21" t="s">
         <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>99.0</v>
+        <v>690.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>